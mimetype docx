--- v0 (2026-03-13)
+++ v1 (2026-05-14)
@@ -6,161 +6,140 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:body>
-    <w:p w14:paraId="3D968B5B" w14:textId="4F94B1C0" w:rsidR="00593171" w:rsidRDefault="001E5AAF" w:rsidP="001E5AAF">
+    <w:p w14:paraId="3D968B5B" w14:textId="7375DE3F" w:rsidR="00593171" w:rsidRDefault="00232C62" w:rsidP="001E5AAF">
       <w:pPr>
         <w:spacing w:before="80"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E5AAF">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Journal of Adaptive Education Practice and Transformation</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Journal of Adaptive Education Practice</w:t>
+      </w:r>
+      <w:r w:rsidR="001E5AAF" w:rsidRPr="001E5AAF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0058546D">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0058546D">
+        <w:t>Vol.</w:t>
+      </w:r>
+      <w:r w:rsidR="001E5AAF">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> No.1, </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> 1 </w:t>
+      </w:r>
+      <w:r w:rsidR="0058546D">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Hal</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0058546D">
+        <w:t xml:space="preserve">No. 1, </w:t>
+      </w:r>
+      <w:r w:rsidR="001E5AAF">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (202</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Hal</w:t>
+      </w:r>
+      <w:r w:rsidR="0058546D">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0058546D">
+        <w:t>. (</w:t>
+      </w:r>
+      <w:r w:rsidR="001E5AAF">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...4 lines deleted...]
-        <w:spacing w:before="5" w:line="160" w:lineRule="auto"/>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidR="0058546D">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="536CEB56" w14:textId="69D5C98F" w:rsidR="00593171" w:rsidRDefault="0058546D" w:rsidP="001E5AAF">
+      <w:pPr>
+        <w:spacing w:before="5" w:line="160" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>D</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0058546D">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>oi</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">DOI : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="148D34CF" w14:textId="214D12EF" w:rsidR="00593171" w:rsidRDefault="00593171" w:rsidP="001E5AAF">
       <w:pPr>
         <w:spacing w:before="7" w:line="120" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="082FB8A0" w14:textId="1673EEEA" w:rsidR="00593171" w:rsidRDefault="001E5AAF" w:rsidP="001E5AAF">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="0CB28B45" wp14:editId="3481C20A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
@@ -297,229 +276,243 @@
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:prstDash val="solid"/>
                               <a:round/>
                               <a:headEnd type="none" w="sm" len="sm"/>
                               <a:tailEnd type="none" w="sm" len="sm"/>
                             </a:ln>
                           </wps:spPr>
                           <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
-              <v:group w14:anchorId="0CB28B45" id="Group 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:.75pt;margin-top:6.15pt;width:417.2pt;height:69.2pt;z-index:-251658240;mso-width-relative:margin;mso-height-relative:margin" coordorigin="33279,34536" coordsize="51282,6528" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQC0R/bCdAMAAHAMAAAOAAAAZHJzL2Uyb0RvYy54bWzsV9lu3DoMfb9A/0HQe+Oxx7PEiFMUTRNc&#13;&#10;oLgNunyARpYX1JZUSbPk7y9JLzNZim5A0YfkwdFCU+eQh5Tn4tWha9lOOd8YnfP4bMaZ0tIUja5y&#13;&#10;/vnT9cs1Zz4IXYjWaJXzO+X5q8sX/1zsbaYSU5u2UI6BE+2zvc15HYLNosjLWnXCnxmrNGyWxnUi&#13;&#10;wNRVUeHEHrx3bZTMZstob1xhnZHKe1i96jf5JfkvSyXD+7L0KrA254At0NPRc4PP6PJCZJUTtm7k&#13;&#10;AEP8AopONBoOnVxdiSDY1jWPXHWNdMabMpxJ00WmLBupiAOwiWcP2Nw4s7XEpcr2lZ3CBKF9EKdf&#13;&#10;div/29061hQ5X3CmRQcpolPZAkOzt1UGFjfOfrS3blio+hmyPZSuw//Agx0oqHdTUNUhMAmLi+R8&#13;&#10;naYQewl769V6kcZ91GUNqcHX5vNkdb4ACzCYp4v5cjbkRdZvRydxsk5WABGdLBfJujeJRggRIp2A&#13;&#10;TZOJwcAxvs+RgPwkRwK7Akcj2HgAO/FFqMhmgLoC2KSyiW/P9GmOj1/8JkcoGH/UhP89TXyshVUk&#13;&#10;NY8ZH+KVjPH6AIUkdNUqlvS6IKtJFD7zoI8fVsTTEZqIisw6H26U6RgOcu7gdKousXvnAwQTTEcT&#13;&#10;PFSb66ZtKcitvrcAhrgC8hgh4igcNgcSs882prgDst7K6wbOeid8uBUOWgBkeA9tIef+61Y4xVn7&#13;&#10;r4YYn8dpAjIMpxN3OtmcToSWtYFuI4PjrJ+8CdR9epSvt8GUDTFCXD2YAS4kF+X7B7I8H7N87ZTC&#13;&#10;VsvmP5VkkDuEBKsbB5SGYzHE8WrUNCn+JMty22cZYzFmFjpo0ecY1upxJA96HKIWsJm31MwDZxBO&#13;&#10;CC40801/tBUB30OnOGR7aEHxgKKmvAI4t8UL6/0X7FZo2Zmd+mTonfCgkwHg426rT60mv8B9JNdb&#13;&#10;oEDh8F6pIyBYPKV8T7UIM16mFCpUXdkK4CY7C53Z64pAetM2BSodcXpXbd60ju0E3mz0h/zhjHtm&#13;&#10;WCZXwte9HW31YYKrRReUq1qJ4q0uWLiz0P01XNMgfTi1A80ruNRhQHZBNO337QDAExX3XGY5Tx+V&#13;&#10;WYqBxRKHjvv9XjqV2TJNF9CEKCnPhfZcaKdX219eaMfvNLrl6LOWmtbwCY7fzadzsjr+ULj8HwAA&#13;&#10;//8DAFBLAwQUAAYACAAAACEAz8VqkOIAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbExPTW+DMAy9&#13;&#10;T9p/iDxptzVQxNZRQlV1H6dq0tpJ024ucQGVJIikQP/93NN2sfX87Of38tVkWjFQ7xtnFcSzCATZ&#13;&#10;0unGVgq+9m8PCxA+oNXYOksKLuRhVdze5JhpN9pPGnahEixifYYK6hC6TEpf1mTQz1xHlrmj6w0G&#13;&#10;hn0ldY8ji5tWzqPoURpsLH+osaNNTeVpdzYK3kcc10n8OmxPx83lZ59+fG9jUur+bnpZclkvQQSa&#13;&#10;wt8FXDOwfyjY2MGdrfaiZZzyIrd5AoLpRZI+gzhc59ETyCKX/1MUvwAAAP//AwBQSwECLQAUAAYA&#13;&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#13;&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#13;&#10;AQItABQABgAIAAAAIQC0R/bCdAMAAHAMAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#13;&#10;bFBLAQItABQABgAIAAAAIQDPxWqQ4gAAAA0BAAAPAAAAAAAAAAAAAAAAAM4FAABkcnMvZG93bnJl&#13;&#10;di54bWxQSwUGAAAAAAQABADzAAAA3QYAAAAA&#13;&#10;">
-[...1 lines deleted...]
-                  <v:rect id="Rectangle 2" o:spid="_x0000_s1028" style="position:absolute;width:51282;height:6527;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQAjfRzFxgAAAN8AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#13;&#10;FETfC/7DcoW+1Y1BpEY3Qa2Ftk8a/YBr9poNZu+m2a2mf98tFPoyMAxzhlkVg23FjXrfOFYwnSQg&#13;&#10;iCunG64VnI6vT88gfEDW2DomBd/kochHDyvMtLvzgW5lqEWEsM9QgQmhy6T0lSGLfuI64phdXG8x&#13;&#10;RNvXUvd4j3DbyjRJ5tJiw3HBYEdbQ9W1/LIK9jNH6S71m7K2CzOcjx/vnzhX6nE8vCyjrJcgAg3h&#13;&#10;v/GHeNMKUvj9E7+AzH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#13;&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#13;&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAI30cxcYAAADfAAAA&#13;&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#13;&#10;" filled="f" stroked="f">
+              <v:group id="Group 5" style="position:absolute;margin-left:.75pt;margin-top:6.15pt;width:417.2pt;height:69.2pt;z-index:-251658240;mso-width-relative:margin;mso-height-relative:margin" coordsize="51282,6528" coordorigin="33279,34536" o:spid="_x0000_s1026" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQC0R/bCdAMAAHAMAAAOAAAAZHJzL2Uyb0RvYy54bWzsV9lu3DoMfb9A/0HQe+Oxx7PEiFMUTRNc&#13;&#10;oLgNunyARpYX1JZUSbPk7y9JLzNZim5A0YfkwdFCU+eQh5Tn4tWha9lOOd8YnfP4bMaZ0tIUja5y&#13;&#10;/vnT9cs1Zz4IXYjWaJXzO+X5q8sX/1zsbaYSU5u2UI6BE+2zvc15HYLNosjLWnXCnxmrNGyWxnUi&#13;&#10;wNRVUeHEHrx3bZTMZstob1xhnZHKe1i96jf5JfkvSyXD+7L0KrA254At0NPRc4PP6PJCZJUTtm7k&#13;&#10;AEP8AopONBoOnVxdiSDY1jWPXHWNdMabMpxJ00WmLBupiAOwiWcP2Nw4s7XEpcr2lZ3CBKF9EKdf&#13;&#10;div/29061hQ5X3CmRQcpolPZAkOzt1UGFjfOfrS3blio+hmyPZSuw//Agx0oqHdTUNUhMAmLi+R8&#13;&#10;naYQewl769V6kcZ91GUNqcHX5vNkdb4ACzCYp4v5cjbkRdZvRydxsk5WABGdLBfJujeJRggRIp2A&#13;&#10;TZOJwcAxvs+RgPwkRwK7Akcj2HgAO/FFqMhmgLoC2KSyiW/P9GmOj1/8JkcoGH/UhP89TXyshVUk&#13;&#10;NY8ZH+KVjPH6AIUkdNUqlvS6IKtJFD7zoI8fVsTTEZqIisw6H26U6RgOcu7gdKousXvnAwQTTEcT&#13;&#10;PFSb66ZtKcitvrcAhrgC8hgh4igcNgcSs882prgDst7K6wbOeid8uBUOWgBkeA9tIef+61Y4xVn7&#13;&#10;r4YYn8dpAjIMpxN3OtmcToSWtYFuI4PjrJ+8CdR9epSvt8GUDTFCXD2YAS4kF+X7B7I8H7N87ZTC&#13;&#10;VsvmP5VkkDuEBKsbB5SGYzHE8WrUNCn+JMty22cZYzFmFjpo0ecY1upxJA96HKIWsJm31MwDZxBO&#13;&#10;CC40801/tBUB30OnOGR7aEHxgKKmvAI4t8UL6/0X7FZo2Zmd+mTonfCgkwHg426rT60mv8B9JNdb&#13;&#10;oEDh8F6pIyBYPKV8T7UIM16mFCpUXdkK4CY7C53Z64pAetM2BSodcXpXbd60ju0E3mz0h/zhjHtm&#13;&#10;WCZXwte9HW31YYKrRReUq1qJ4q0uWLiz0P01XNMgfTi1A80ruNRhQHZBNO337QDAExX3XGY5Tx+V&#13;&#10;WYqBxRKHjvv9XjqV2TJNF9CEKCnPhfZcaKdX219eaMfvNLrl6LOWmtbwCY7fzadzsjr+ULj8HwAA&#13;&#10;//8DAFBLAwQUAAYACAAAACEAz8VqkOIAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbExPTW+DMAy9&#13;&#10;T9p/iDxptzVQxNZRQlV1H6dq0tpJ024ucQGVJIikQP/93NN2sfX87Of38tVkWjFQ7xtnFcSzCATZ&#13;&#10;0unGVgq+9m8PCxA+oNXYOksKLuRhVdze5JhpN9pPGnahEixifYYK6hC6TEpf1mTQz1xHlrmj6w0G&#13;&#10;hn0ldY8ji5tWzqPoURpsLH+osaNNTeVpdzYK3kcc10n8OmxPx83lZ59+fG9jUur+bnpZclkvQQSa&#13;&#10;wt8FXDOwfyjY2MGdrfaiZZzyIrd5AoLpRZI+gzhc59ETyCKX/1MUvwAAAP//AwBQSwECLQAUAAYA&#13;&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#13;&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#13;&#10;AQItABQABgAIAAAAIQC0R/bCdAMAAHAMAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#13;&#10;bFBLAQItABQABgAIAAAAIQDPxWqQ4gAAAA0BAAAPAAAAAAAAAAAAAAAAAM4FAABkcnMvZG93bnJl&#13;&#10;di54bWxQSwUGAAAAAAQABADzAAAA3QYAAAAA&#13;&#10;" w14:anchorId="0CB28B45">
+                <v:group id="Group 1" style="position:absolute;left:33279;top:34536;width:51283;height:6527" coordsize="51282,6527" o:spid="_x0000_s1027" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQCemPhlxgAAAN8AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ni8Iw&#13;&#10;EIbvC/sfwgjeNK2iSDWKuK54kAU/QLwNzdgWm0lpsm3990ZY2MsMw8v7DM9i1ZlSNFS7wrKCeBiB&#13;&#10;IE6tLjhTcDl/D2YgnEfWWFomBU9ysFp+fiww0bblIzUnn4kAYZeggtz7KpHSpTkZdENbEYfsbmuD&#13;&#10;Ppx1JnWNbYCbUo6iaCoNFhw+5FjRJqf0cfo1CnYttutxvG0Oj/vmeTtPfq6HmJTq97qveRjrOQhP&#13;&#10;nf9v/CH2OjjA2+e95fIFAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#13;&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#13;&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnpj4ZcYAAADfAAAA&#13;&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#13;&#10;">
+                  <v:rect id="Rectangle 2" style="position:absolute;width:51282;height:6527;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1028" filled="f" stroked="f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQAjfRzFxgAAAN8AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#13;&#10;FETfC/7DcoW+1Y1BpEY3Qa2Ftk8a/YBr9poNZu+m2a2mf98tFPoyMAxzhlkVg23FjXrfOFYwnSQg&#13;&#10;iCunG64VnI6vT88gfEDW2DomBd/kochHDyvMtLvzgW5lqEWEsM9QgQmhy6T0lSGLfuI64phdXG8x&#13;&#10;RNvXUvd4j3DbyjRJ5tJiw3HBYEdbQ9W1/LIK9jNH6S71m7K2CzOcjx/vnzhX6nE8vCyjrJcgAg3h&#13;&#10;v/GHeNMKUvj9E7+AzH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#13;&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#13;&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAI30cxcYAAADfAAAA&#13;&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#13;&#10;">
                     <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                       <w:txbxContent>
-                        <w:p w14:paraId="438270C6" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="00593171">
+                        <w:p w:rsidR="00593171" w:rsidRDefault="00593171" w14:paraId="438270C6" w14:textId="77777777">
                           <w:pPr>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:rect>
-                  <v:shape id="_x0000_s1029" style="position:absolute;left:82;top:82;width:51118;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="5111750,1" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQBDufFPyQAAAN8AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9bawIx&#13;&#10;FITfC/0P4RT6VrNW6mU1ilUKpaDgBfHxsDluFjcn6ybq2l/fFARfBoZhvmFGk8aW4kK1LxwraLcS&#13;&#10;EMSZ0wXnCrabr7c+CB+QNZaOScGNPEzGz08jTLW78oou65CLCGGfogITQpVK6TNDFn3LVcQxO7ja&#13;&#10;Yoi2zqWu8RrhtpTvSdKVFguOCwYrmhnKjuuzVfA7b38udx/7Q2VO+07v57y4+f5AqdeXZj6MMh2C&#13;&#10;CNSER+OO+NYKOvD/J34BOf4DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#13;&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#13;&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQ7nxT8kAAADf&#13;&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#13;&#10;AA==&#13;&#10;" path="m,l5111750,e" filled="f" strokeweight=".45694mm">
+                  <v:shape id="_x0000_s1029" style="position:absolute;left:82;top:82;width:51118;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="5111750,1" filled="f" strokeweight=".45694mm" path="m,l5111750,e" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQBDufFPyQAAAN8AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9bawIx&#13;&#10;FITfC/0P4RT6VrNW6mU1ilUKpaDgBfHxsDluFjcn6ybq2l/fFARfBoZhvmFGk8aW4kK1LxwraLcS&#13;&#10;EMSZ0wXnCrabr7c+CB+QNZaOScGNPEzGz08jTLW78oou65CLCGGfogITQpVK6TNDFn3LVcQxO7ja&#13;&#10;Yoi2zqWu8RrhtpTvSdKVFguOCwYrmhnKjuuzVfA7b38udx/7Q2VO+07v57y4+f5AqdeXZj6MMh2C&#13;&#10;CNSER+OO+NYKOvD/J34BOf4DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#13;&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#13;&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQ7nxT8kAAADf&#13;&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#13;&#10;AA==&#13;&#10;">
                     <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short"/>
                     <v:path arrowok="t" o:extrusionok="f"/>
                   </v:shape>
-                  <v:shape id="Freeform 4" o:spid="_x0000_s1030" style="position:absolute;left:82;top:6445;width:51118;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="5111750,1" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQDMUGk7yQAAAN8AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#13;&#10;FITvC75DOAXvatZaq12N0lYEESr4g3h52Bw3i5uT7Sbq2qdvhEJvBoZhvmHG08aW4kK1Lxwr6HYS&#13;&#10;EMSZ0wXnCnbb+dMQhA/IGkvHpOBGHqaT1sMYU+2uvKbLJuQiQtinqMCEUKVS+syQRd9xFXHMjq62&#13;&#10;GKKtc6lrvEa4LeVzkrxKiwXHBYMVfRrKTpuzVfAz636s9v3DsTLfh95gef66+eGbUu3HZjaK8j4C&#13;&#10;EagJ/40/xEIreIH7n/gF5OQXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#13;&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#13;&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzFBpO8kAAADf&#13;&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#13;&#10;AA==&#13;&#10;" path="m,l5111750,e" filled="f" strokeweight=".45694mm">
+                  <v:shape id="Freeform 4" style="position:absolute;left:82;top:6445;width:51118;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="5111750,1" o:spid="_x0000_s1030" filled="f" strokeweight=".45694mm" path="m,l5111750,e" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQDMUGk7yQAAAN8AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#13;&#10;FITvC75DOAXvatZaq12N0lYEESr4g3h52Bw3i5uT7Sbq2qdvhEJvBoZhvmHG08aW4kK1Lxwr6HYS&#13;&#10;EMSZ0wXnCnbb+dMQhA/IGkvHpOBGHqaT1sMYU+2uvKbLJuQiQtinqMCEUKVS+syQRd9xFXHMjq62&#13;&#10;GKKtc6lrvEa4LeVzkrxKiwXHBYMVfRrKTpuzVfAz636s9v3DsTLfh95gef66+eGbUu3HZjaK8j4C&#13;&#10;EagJ/40/xEIreIH7n/gF5OQXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#13;&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#13;&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzFBpO8kAAADf&#13;&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#13;&#10;AA==&#13;&#10;">
                     <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short"/>
                     <v:path arrowok="t" o:extrusionok="f"/>
                   </v:shape>
                 </v:group>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="29CA9A48" w14:textId="47973503" w:rsidR="00593171" w:rsidRDefault="001E5AAF" w:rsidP="001E5AAF">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="001E5AAF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0ED9955A" wp14:editId="04DA77B8">
             <wp:extent cx="5337810" cy="770965"/>
             <wp:effectExtent l="0" t="0" r="0" b="3810"/>
             <wp:docPr id="16" name="Picture 16"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId7"/>
                     <a:srcRect r="5342"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5406955" cy="780952"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="71AFFBF1" w14:textId="77777777" w:rsidR="0020114F" w:rsidRDefault="0020114F" w:rsidP="001E5AAF">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20885EEB" w14:textId="7E90A888" w:rsidR="00593171" w:rsidRDefault="0058546D" w:rsidP="001E5AAF">
+    <w:p w14:paraId="2AAE17D1" w14:textId="2E368F79" w:rsidR="00593171" w:rsidRPr="006D3F39" w:rsidRDefault="0058546D" w:rsidP="006D3F39">
       <w:pPr>
         <w:spacing w:before="15"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="213354"/>
         </w:rPr>
-        <w:t>ARTICLE</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="73D47A79" w14:textId="77D6497A" w:rsidR="00593171" w:rsidRPr="00A35CB2" w:rsidRDefault="00A35CB2" w:rsidP="00A35CB2">
+        <w:t>ARTIKEL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73D47A79" w14:textId="109D9B59" w:rsidR="00593171" w:rsidRPr="00A35CB2" w:rsidRDefault="00A35CB2" w:rsidP="00A35CB2">
       <w:r>
         <w:rPr>
           <w:color w:val="213354"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
-        <w:t>Title</w:t>
+        <w:t xml:space="preserve">Judul </w:t>
       </w:r>
       <w:r w:rsidR="0058546D">
         <w:rPr>
           <w:color w:val="213354"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">xxxxx </w:t>
       </w:r>
       <w:r w:rsidRPr="00A35CB2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00A35CB2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Concise, specific, and informative (max. 20 words).</w:t>
+        <w:t>Ringkas, spesifik, dan informatif (maks. 20 kata</w:t>
+      </w:r>
+      <w:r w:rsidR="00232C62">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00232C62">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ukuran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00232C62">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A35CB2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="396B7416" w14:textId="7B29DA2B" w:rsidR="00593171" w:rsidRDefault="00593171" w:rsidP="001E5AAF">
       <w:pPr>
         <w:spacing w:before="2" w:line="140" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A513AD8" w14:textId="29D3D26F" w:rsidR="00593171" w:rsidRPr="00A339A7" w:rsidRDefault="00A35CB2" w:rsidP="001E5AAF">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A339A7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Author full name</w:t>
+        <w:t xml:space="preserve">Nama lengkap penulis </w:t>
       </w:r>
       <w:r w:rsidRPr="00A339A7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00A339A7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00A339A7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> INCLUDEPICTURE "https://tse2.mm.bing.net/th/id/OIP.7NgQVPOnPrGHj9bxzWy6sAHaFn?pid=Api&amp;P=0&amp;h=220" \* MERGEFORMATINET </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00A339A7">
         <w:rPr>
@@ -573,51 +566,51 @@
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00A339A7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A339A7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, …..</w:t>
+        <w:t xml:space="preserve"> , …..</w:t>
       </w:r>
       <w:r w:rsidRPr="00A339A7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00C5176D" w:rsidRPr="00A339A7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00C5176D" w:rsidRPr="00A339A7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> INCLUDEPICTURE "https://tse2.mm.bing.net/th/id/OIP.7NgQVPOnPrGHj9bxzWy6sAHaFn?pid=Api&amp;P=0&amp;h=220" \* MERGEFORMATINET </w:instrText>
       </w:r>
       <w:r w:rsidR="00C5176D" w:rsidRPr="00A339A7">
         <w:rPr>
@@ -671,51 +664,51 @@
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00C5176D" w:rsidRPr="00A339A7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A339A7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>,….</w:t>
+        <w:t xml:space="preserve"> ,….</w:t>
       </w:r>
       <w:r w:rsidRPr="00A339A7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00C5176D" w:rsidRPr="00A339A7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00C5176D" w:rsidRPr="00A339A7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> INCLUDEPICTURE "https://tse2.mm.bing.net/th/id/OIP.7NgQVPOnPrGHj9bxzWy6sAHaFn?pid=Api&amp;P=0&amp;h=220" \* MERGEFORMATINET </w:instrText>
       </w:r>
       <w:r w:rsidR="00C5176D" w:rsidRPr="00A339A7">
         <w:rPr>
@@ -786,198 +779,175 @@
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D1A5FA9" w14:textId="03F35E87" w:rsidR="00A35CB2" w:rsidRDefault="00A35CB2" w:rsidP="001E5AAF">
       <w:pPr>
         <w:spacing w:before="6" w:line="140" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B120BFA" w14:textId="10EF1AD1" w:rsidR="00593171" w:rsidRDefault="00C5176D" w:rsidP="001E5AAF">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Affiliation</w:t>
+        <w:t>Afiliasi</w:t>
       </w:r>
       <w:r w:rsidR="0058546D">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Country</w:t>
+        <w:t>Negara</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E626C35" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="00593171" w:rsidP="001E5AAF">
       <w:pPr>
         <w:spacing w:before="5" w:line="100" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="11"/>
           <w:szCs w:val="11"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10DE06CC" w14:textId="05643DC5" w:rsidR="00593171" w:rsidRDefault="0058546D" w:rsidP="001E5AAF">
       <w:pPr>
         <w:spacing w:line="160" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>(Received</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>(Diterima :</w:t>
+      </w:r>
       <w:r w:rsidR="00C5176D">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>……</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>:</w:t>
+        <w:t>; Disetujui:</w:t>
       </w:r>
       <w:r w:rsidR="00C5176D">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>…</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C5176D">
+        <w:t xml:space="preserve"> ……..</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>…</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>; Diterbitkan:</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5176D">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">; Accepted: </w:t>
-[...20 lines deleted...]
-        <w:t>……..</w:t>
+        <w:t xml:space="preserve"> ……..</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="219D5738" w14:textId="77777777" w:rsidR="00C5176D" w:rsidRDefault="00C5176D" w:rsidP="001E5AAF">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09332F29" w14:textId="47DF19FF" w:rsidR="00593171" w:rsidRDefault="001E5AAF" w:rsidP="001E5AAF">
       <w:pPr>
         <w:spacing w:line="220" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="2A364417" wp14:editId="1DED5E26">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="2A364417" wp14:editId="67238F13">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-40262</wp:posOffset>
+                  <wp:posOffset>-43824</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>109166</wp:posOffset>
+                  <wp:posOffset>102450</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5272392" cy="2572870"/>
-                <wp:effectExtent l="0" t="0" r="0" b="18415"/>
+                <wp:extent cx="5272392" cy="2704563"/>
+                <wp:effectExtent l="0" t="0" r="0" b="13335"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Group 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5272392" cy="2572870"/>
+                          <a:ext cx="5272392" cy="2704563"/>
                           <a:chOff x="3329875" y="2909733"/>
                           <a:chExt cx="5124450" cy="1829593"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wpg:grpSp>
                         <wpg:cNvPr id="7" name="Group 7"/>
                         <wpg:cNvGrpSpPr/>
                         <wpg:grpSpPr>
                           <a:xfrm>
                             <a:off x="3329875" y="2909733"/>
                             <a:ext cx="5124450" cy="1829593"/>
                             <a:chOff x="0" y="0"/>
                             <a:chExt cx="5124450" cy="1829593"/>
                           </a:xfrm>
                         </wpg:grpSpPr>
                         <wps:wsp>
                           <wps:cNvPr id="8" name="Rectangle 8"/>
                           <wps:cNvSpPr/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="5124450" cy="1740525"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
@@ -1085,1779 +1055,1744 @@
                               <a:srgbClr val="DDE0E5"/>
                             </a:solidFill>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </wps:spPr>
                           <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="2A364417" id="Group 6" o:spid="_x0000_s1031" style="position:absolute;margin-left:-3.15pt;margin-top:8.6pt;width:415.15pt;height:202.6pt;z-index:-251656192;mso-width-relative:margin;mso-height-relative:margin" coordorigin="33298,29097" coordsize="51244,18295" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDTV+mkeAMAAIcMAAAOAAAAZHJzL2Uyb0RvYy54bWzsV9tu2zAMfR+wfxD0vjp24jg2mg7D0hQD&#13;&#10;hrXYug9QZPmC2ZYnKZf+/UjZcpytRbsO61NfbEmhqMNDHso5f3+oK7ITSpeyWVL/bEKJaLhMyyZf&#13;&#10;0u+363cLSrRhTcoq2YglvROavr94++Z83yYikIWsUqEIOGl0sm+XtDCmTTxP80LUTJ/JVjTwYyZV&#13;&#10;zQxMVe6liu3Be115wWQy9/ZSpa2SXGgNq6vuR3ph/WeZ4OY6y7QwpFpSwGbsU9nnBp/exTlLcsXa&#13;&#10;ouQ9DPYMFDUrGzh0cLVihpGtKv9wVZdcSS0zc8Zl7cksK7mwMUA0/uS3aK6U3LY2ljzZ5+1AE1D7&#13;&#10;G0/Pdsu/7G4UKdMlnVPSsBpSZE8lc6Rm3+YJWFyp9lt7o/qFvJthtIdM1fiGOMjBkno3kCoOhnBY&#13;&#10;DIMomMYBJRx+C8IoWEQ97byA3OC+6TSIF1FICVrEkziaTrvE8OLSefGD2SyEDKIXfxHEYWxtPAfC&#13;&#10;Q6wDtGEyxNBHGZ1GGT0jygfRDhE/gJUlQ8QQyJGpf4gSRKOPdaH/rS6+FawVttw0Zr1nDATc1cVX&#13;&#10;EBNr8kqQRceatRoKQycaauTJVXHCUTSbhEGIXod8sqRV2lwJWRMcLKmC463E2O6zNp2pM8FTG7ku&#13;&#10;qwrWWVI1JwvgE1egQhxGHJnD5mAL33fRbGR6B0Hrlq9LOPIz0+aGKWgHPiV7aBFLqn9umRKUVJ8a&#13;&#10;4Dr2ZwCamPFEjSeb8YQ1vJDQebhRlHSTj8Z2og7sh62RWWkDQ3gdmB41JBkL+QWyHbtsr5UQ2HZJ&#13;&#10;7OiBkng82fMpihQ1OgN2rLxYchSG70eDiOeLhT+3bWaUdL7tko6cuERDV027lMNa4Ub80LghlgY2&#13;&#10;+Mo2eEMJ0AokQ4PfIHgoJWZwnxuSPbQlv8dSANYwnoUzSCUAVVu8yq5/YB9D+1ruxK20O82xx+GO&#13;&#10;OLY6APBHm6oZ2w5nIB8nO5yde7fW99je9khbuZ3HU8tR/3jE5v5zeSW16DUE3FjdDSSBx3EatKzK&#13;&#10;FLWFJGiVbz5WiuwY8L1aXU4unWxPzJ6kwFe9QVlAJrv2OggOliAzqPa/U9wsdNfm/XqbzuPA9jrI&#13;&#10;r7u4x3l+Obl1SP5CbWPoTxLbeINTjnv/R63dd+yr1OSjV9vx481eePZr1/ak/sscP6fHc2t1/P9w&#13;&#10;8QsAAP//AwBQSwMEFAAGAAgAAAAhAFFTDvrlAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj09v&#13;&#10;wjAMxe+T9h0iT9oN0oaOodIUIfbnhJAGkxC30Ji2okmqJrTl2887bRdL9rOf3y9bjaZhPXa+dlZC&#13;&#10;PI2AoS2crm0p4fvwMVkA80FZrRpnUcIdPazyx4dMpdoN9gv7fSgZmVifKglVCG3KuS8qNMpPXYuW&#13;&#10;tIvrjArUdiXXnRrI3DRcRNGcG1Vb+lCpFjcVFtf9zUj4HNSwnsXv/fZ62dxPh5fdcRujlM9P49uS&#13;&#10;ynoJLOAY/i7gl4HyQ07Bzu5mtWeNhMl8Rps0fxXASF+IhADPEhIhEuB5xv9j5D8AAAD//wMAUEsB&#13;&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#13;&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#13;&#10;LnJlbHNQSwECLQAUAAYACAAAACEA01fppHgDAACHDAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#13;&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAUVMO+uUAAAAOAQAADwAAAAAAAAAAAAAAAADSBQAAZHJz&#13;&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOQGAAAAAA==&#13;&#10;">
+              <v:group w14:anchorId="2A364417" id="Group 6" o:spid="_x0000_s1031" style="position:absolute;margin-left:-3.45pt;margin-top:8.05pt;width:415.15pt;height:212.95pt;z-index:-251656192;mso-width-relative:margin;mso-height-relative:margin" coordorigin="33298,29097" coordsize="51244,18295" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBh5Rx/eAMAAIcMAAAOAAAAZHJzL2Uyb0RvYy54bWzsV9tu2zAMfR+wfxD0vjp27CQ2mhZDbxhQ&#13;&#10;rMXafYAiyxfMtjxJufTvR8qR43Qt2mZYn/piSwpFHR7yUM7x6aauyEooXcpmTv2jESWi4TItm3xO&#13;&#10;f95ffplRog1rUlbJRszpg9D09OTzp+N1m4hAFrJKhSLgpNHJup3Twpg28TzNC1EzfSRb0cCPmVQ1&#13;&#10;MzBVuZcqtgbvdeUFo9HEW0uVtkpyoTWsnnc/0hPrP8sENzdZpoUh1ZwCNmOfyj4X+PROjlmSK9YW&#13;&#10;Jd/CYAegqFnZwKG9q3NmGFmq8i9XdcmV1DIzR1zWnsyykgsbA0Tjjx5Fc6XksrWx5Mk6b3uagNpH&#13;&#10;PB3sln9f3SpSpnM6oaRhNaTInkomSM26zROwuFLtXXurtgt5N8NoN5mq8Q1xkI0l9aEnVWwM4bAY&#13;&#10;BdNgHAeUcPgtmI7CaDLuaOcF5Ab3jcdBPJtGlKBFPIqn497iwnnxgzCMIIPoxZ8FcRRbG8+B8BBr&#13;&#10;D62f9DFso5zuRzk9IMpn0fYRP4OVJX3EEMiOKV4cHCWIRu/qQv9bXdwVrBW23DRmfcsYCLirix8g&#13;&#10;JtbklSCzjjVr1ReGTjTUyKurYo+jaTiKggi99vlkSau0uRKyJjiYUwXHW4mx1bU2nakzwVMbeVlW&#13;&#10;FayzpGr2FsAnrkCFOIw4MpvFxha+76JZyPQBgtYtvyzhyGumzS1T0A58StbQIuZU/14yJSipvjXA&#13;&#10;deyHAJqY4UQNJ4vhhDW8kNB5uFGUdJMzYztRB/br0sistIEhvA7MFjUkGQv5HbIdu2xfKiGw7ZLY&#13;&#10;0QMl8XKyJ2MUKWo0BHasvFiyE4bvT3sRT2Yzf2LbzCDpfNklHTlxiYaumnYph7XCjfimcUMsDWzw&#13;&#10;lW3whhKgFUiGBr9A8FBKzOA+NyRraEv+FksBWKM4jEJIJQBVS7zKbn5hH0P7Wq7EvbQ7za7H4Y44&#13;&#10;tjoA8Dubqhna9mcgH3s7nJ17t9b30N5eTbZyO4/7loP+8YLN0+fySmqx1RBwY3XXkwQeh2nQsipT&#13;&#10;1BaSoFW+OKsUWTHg+/z8YnThZLtn9ioFfugNygIy2bXXXnCwBJlBtb9NcWHkrs2n9TaexIHtdZBf&#13;&#10;d3EP8/x+cuuQvEFtQ+ivEttwg1OOe/9HrT117IfU5ItX2+7jzV549mvX9qTtlzl+Tg/n1mr3/+Hk&#13;&#10;DwAAAP//AwBQSwMEFAAGAAgAAAAhAEBjuEbkAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMT01r&#13;&#10;g0AQvRf6H5Yp9JasGiupcQ0h/TiFQJNC6W2jE5W4s+Ju1Pz7Tk/tZWDmvXkf2XoyrRiwd40lBeE8&#13;&#10;AIFU2LKhSsHn8W22BOG8plK3llDBDR2s8/u7TKelHekDh4OvBIuQS7WC2vsuldIVNRrt5rZDYuxs&#13;&#10;e6M9r30ly16PLG5aGQVBIo1uiB1q3eG2xuJyuBoF76MeN4vwddhdztvb9/Fp/7ULUanHh+llxWOz&#13;&#10;AuFx8n8f8NuB80POwU72SqUTrYJZ8sxMvichCMaX0SIGcVIQx1EAMs/k/xr5DwAAAP//AwBQSwEC&#13;&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#13;&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#13;&#10;cmVsc1BLAQItABQABgAIAAAAIQBh5Rx/eAMAAIcMAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#13;&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBAY7hG5AAAAA4BAAAPAAAAAAAAAAAAAAAAANIFAABkcnMv&#13;&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4wYAAAAA&#13;&#10;">
                 <v:group id="Group 7" o:spid="_x0000_s1032" style="position:absolute;left:33298;top:29097;width:51245;height:18296" coordsize="51244,18295" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQB+PcWKxwAAAN8AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#13;&#10;FITvQv/D8gq96SYt2hJdRdSKBxGMhdLbI/tMgtm3IbtN4r93BcHLwDDMN8xs0ZtKtNS40rKCeBSB&#13;&#10;IM6sLjlX8HP6Hn6BcB5ZY2WZFFzJwWL+Mphhom3HR2pTn4sAYZeggsL7OpHSZQUZdCNbE4fsbBuD&#13;&#10;Ptgml7rBLsBNJd+jaCINlhwWCqxpVVB2Sf+Ngm2H3fIj3rT7y3l1/TuND7/7mJR6e+3X0yDLKQhP&#13;&#10;vX82HoidVvAJ9z/hC8j5DQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#13;&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#13;&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAH49xYrHAAAA3wAA&#13;&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#13;&#10;">
                   <v:rect id="Rectangle 8" o:spid="_x0000_s1033" style="position:absolute;width:51244;height:17405;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQBClSsvxgAAAN8AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BbsIw&#13;&#10;DIbvk3iHyEjcRkqF0FYICNgmjZ22sgfwGq+paJzSZNC9PT5M2sXSL+v/7G+1GXyrLtTHJrCB2TQD&#13;&#10;RVwF23Bt4PP4cv8AKiZki21gMvBLETbr0d0KCxuu/EGXMtVKIBwLNOBS6gqtY+XIY5yGjlh236H3&#13;&#10;mCT2tbY9XgXuW51n2UJ7bFguOOxo76g6lT/ewPs8UP6cx11Z+0c3fB3fDmdcGDMZD09LGdslqERD&#13;&#10;+m/8IV6tAXlYfMQF9PoGAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#13;&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#13;&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQpUrL8YAAADfAAAA&#13;&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#13;&#10;" filled="f" stroked="f">
                     <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                       <w:txbxContent>
                         <w:p w14:paraId="26B1380A" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="00593171">
                           <w:pPr>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:rect>
                   <v:shape id="Freeform 9" o:spid="_x0000_s1034" style="position:absolute;left:63;top:1414;width:51118;height:16881;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="5111750,1594545" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQBilqUkxwAAAN8AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#13;&#10;FITvBf/D8gRvdWMP0kZXEW3QU9tExesj+0yC2bdxd9X033cLhV4GhmG+YebL3rTiTs43lhVMxgkI&#13;&#10;4tLqhisFh332/ArCB2SNrWVS8E0elovB0xxTbR+c070IlYgQ9ikqqEPoUil9WZNBP7YdcczO1hkM&#13;&#10;0bpKaoePCDetfEmSqTTYcFyosaN1TeWluBkF2XueHb/4VshtfvhwVXGeXk+fSo2G/WYWZTUDEagP&#13;&#10;/40/xE4reIPfP/ELyMUPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#13;&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#13;&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGKWpSTHAAAA3wAA&#13;&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#13;&#10;" path="m,1594998r5111750,l5111750,,,,,1594998xe" fillcolor="#dde0e5" stroked="f">
                     <v:path arrowok="t" o:extrusionok="f"/>
                   </v:shape>
                   <v:shape id="Freeform 10" o:spid="_x0000_s1035" style="position:absolute;left:63;top:45;width:51118;height:1369;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="5111750,136921" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQCqDfPMxgAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ni8JA&#13;&#10;DIbvwv6HIQteZJ36gUh1FNlF0IMH6yLsLXRiW7aTKZ1R6783B8FLSHjJ8/Is152r1Y3aUHk2MBom&#13;&#10;oIhzbysuDPyetl9zUCEiW6w9k4EHBVivPnpLTK2/85FuWSyUQDikaKCMsUm1DnlJDsPQN8SSXXzr&#13;&#10;MMrZFtq2eBe4q/U4SWbaYcXSUGJD3yXl/9nVSe/fucbDxmvau9HEnbvp4DL3xvQ/u5+FjM0CVKQu&#13;&#10;vj9eiJ0VB1EQIVlAr54AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#13;&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#13;&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqg3zzMYAAADgAAAA&#13;&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#13;&#10;" path="m,136921r5111750,l5111750,,,,,136921xe" fillcolor="#dde0e5" stroked="f">
                     <v:path arrowok="t" o:extrusionok="f"/>
                   </v:shape>
                 </v:group>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BA4DE43" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="0058546D" w:rsidP="001E5AAF">
       <w:pPr>
         <w:spacing w:before="20"/>
         <w:ind w:right="7287"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Abstract</w:t>
+        <w:t>Abstrak</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E4A7DBF" w14:textId="77777777" w:rsidR="00C5176D" w:rsidRPr="00C5176D" w:rsidRDefault="00C5176D" w:rsidP="00A339A7">
       <w:pPr>
         <w:ind w:right="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C5176D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Abstract must be written in English in 150–250 words as a single paragraph. The abstract should concisely summarize the entire study without including citations, references, tables, figures, or unnecessary abbreviations. It must clearly reflect the background of the study by briefly explaining the research context, theoretical foundation, or existing gap that underlies the research. The objectives of the study should be explicitly stated to show the main purpose or research focus. The methods section should describe the research design, participants or samples, instruments, data collection procedures, and data analysis techniques employed. The results must present the principal findings or significant outcomes of the study in a clear and informative manner. Finally, the abstract should conclude with the implications of the findings, highlighting theoretical contributions, practical significance, or recommendations relevant to adaptive education practice and transformation. The abstract should be written in clear, coherent, and academic language that reflects the novelty and contribution of the research.</w:t>
+        <w:t>Abstrak harus ditulis dalam bahasa Inggris sebanyak 150–250 kata dalam satu paragraf. Abstrak harus merangkum seluruh penelitian secara ringkas tanpa menyertakan kutipan, referensi, tabel, gambar, atau singkatan yang tidak perlu. Abstrak harus secara jelas mencerminkan latar belakang penelitian dengan menjelaskan secara singkat konteks penelitian, landasan teori, atau kesenjangan yang mendasari penelitian. Tujuan penelitian harus dinyatakan secara eksplisit untuk menunjukkan tujuan utama atau fokus penelitian. Bagian metode harus menjelaskan desain penelitian, peserta atau sampel, instrumen, prosedur pengumpulan data, dan teknik analisis data yang digunakan. Hasil harus menyajikan temuan utama atau hasil signifikan dari penelitian secara jelas dan informatif. Akhirnya, abstrak harus diakhiri dengan implikasi dari temuan, menyoroti kontribusi teoretis, signifikansi praktis, atau rekomendasi yang relevan dengan praktik dan transformasi pendidikan adaptif. Abstrak harus ditulis dalam bahasa yang jelas, koheren, dan akademis yang mencerminkan keunikan dan kontribusi penelitian.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="781876AE" w14:textId="77777777" w:rsidR="00593171" w:rsidRPr="00C5176D" w:rsidRDefault="00593171" w:rsidP="00A339A7">
       <w:pPr>
         <w:ind w:right="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40EB9DA5" w14:textId="4E2BF0B7" w:rsidR="00C5176D" w:rsidRPr="00C5176D" w:rsidRDefault="0058546D" w:rsidP="00A339A7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:right="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C5176D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Keywords:</w:t>
+        <w:t xml:space="preserve">Kata kunci: </w:t>
       </w:r>
       <w:r w:rsidR="00C5176D" w:rsidRPr="00C5176D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">should be written in English and consist of </w:t>
+        <w:t>harus ditulis dalam bahasa Inggris dan terdiri dari</w:t>
       </w:r>
       <w:r w:rsidR="00C5176D" w:rsidRPr="00C5176D">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>3–5 relevant terms or phrases</w:t>
+        <w:t xml:space="preserve"> 3–5 istilah atau frasa relevan </w:t>
       </w:r>
       <w:r w:rsidR="00C5176D" w:rsidRPr="00C5176D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> that reflect the core concepts of the study. Keywords must be separated by semicolons (;) and placed directly below the abstract. Authors are encouraged to use specific and standardized terms that represent the main variables, research context, methodology, or theoretical framework to enhance indexing and discoverability. Avoid overly general terms and words that already appear in the journal title unless they are central to the study.</w:t>
+        <w:t>yang mencerminkan konsep inti studi. Kata kunci harus dipisahkan dengan titik koma (;) dan ditempatkan langsung di bawah abstrak. Penulis disarankan menggunakan istilah spesifik dan standar yang mewakili variabel utama, konteks penelitian, metodologi, atau kerangka teori untuk meningkatkan pengindeksan dan keterlihatan. Hindari istilah yang terlalu umum dan kata-kata yang sudah muncul dalam judul jurnal kecuali jika mereka menjadi inti studi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49E57787" w14:textId="06BE8C94" w:rsidR="00593171" w:rsidRPr="00C5176D" w:rsidRDefault="0058546D" w:rsidP="00C5176D">
       <w:pPr>
         <w:ind w:right="898"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C5176D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03274672" w14:textId="55E65AD2" w:rsidR="00593171" w:rsidRPr="00F46D0E" w:rsidRDefault="0058546D" w:rsidP="002450C3">
-[...155 lines deleted...]
-    <w:p w14:paraId="164C5F58" w14:textId="77777777" w:rsidR="00A339A7" w:rsidRPr="00F46D0E" w:rsidRDefault="0058546D" w:rsidP="001E5AAF">
+    <w:p w14:paraId="03274672" w14:textId="01225182" w:rsidR="00593171" w:rsidRPr="00F46D0E" w:rsidRDefault="0058546D" w:rsidP="00DD0ECA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="284" w:right="38" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F46D0E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Results and Discussion</w:t>
+        <w:t>Pendahuluan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DD0ECA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Time New Roman, 12pt)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B592CC0" w14:textId="3E507A6F" w:rsidR="002450C3" w:rsidRPr="002450C3" w:rsidRDefault="002450C3" w:rsidP="00F46D0E">
+      <w:pPr>
+        <w:ind w:right="38" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002450C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ba</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002450C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gian Pendahuluan harus secara jelas menetapkan konteks dan signifikansi penelitian dalam bidang praktik dan transformasi pendidikan adaptif. Penulis harus memulai dengan menyajikan latar belakang yang lebih luas dari topik penelitian, diikuti dengan pembahasan terfokus mengenai isu-isu terkini, tren, atau tantangan yang didukung oleh sumber-sumber ilmiah yang relevan dan terbaru. Analisis kesenjangan kritis diperlukan untuk mengidentifikasi keterbatasan, ketidakkonsistenan, atau masalah yang belum terselesaikan dalam studi sebelumnya. Pendahuluan tidak boleh sekadar meninjau literatur secara deskriptif, melainkan mensintesis penelitian sebelumnya untuk membenarkan kebutuhan akan studi ini. Penulis harus secara eksplisit menguraikan keunikan dan kontribusi penelitian, menunjukkan bagaimana penelitian ini memajukan teori, praktik, atau kebijakan. Bagian ini harus diakhiri dengan pernyataan yang jelas mengenai tujuan penelitian, pertanyaan penelitian, atau hipotesis. Pendahuluan harus proporsional (sekitar 15–20% dari total panjang naskah) dan ditulis dengan alur yang koheren dan logis tanpa menggunakan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002450C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>subjudul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002450C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002450C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kecuali</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002450C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002450C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>jika</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002450C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002450C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>diperlukan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002450C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0ECA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006D3F39">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Seluruh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006D3F39">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006D3F39">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kutipan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006D3F39">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14C63312" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="00593171" w:rsidP="001E5AAF">
+      <w:pPr>
+        <w:spacing w:before="12" w:line="200" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C10F877" w14:textId="328868A0" w:rsidR="00593171" w:rsidRPr="00F46D0E" w:rsidRDefault="0058546D" w:rsidP="00DD0ECA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="284" w:right="38" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F46D0E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Metode</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DD0ECA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0ECA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Time New Roman, 12pt)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D27AA0A" w14:textId="77777777" w:rsidR="00590113" w:rsidRDefault="002450C3" w:rsidP="00A339A7">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:right="38" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002450C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bagian Metode harus memberikan deskripsi yang jelas dan terperinci tentang bagaimana penelitian dilakukan untuk memastikan transparansi, ketelitian, dan replikabilitas. Penulis harus menjelaskan desain penelitian (misalnya, kualitatif, kuantitatif, metode campuran, eksperimental, survei, studi kasus, atau penelitian dan pengembangan) serta membenarkan kesesuaiannya dalam menjawab tujuan penelitian.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F0152DF" w14:textId="77777777" w:rsidR="00A339A7" w:rsidRDefault="002450C3" w:rsidP="00A339A7">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:right="38" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002450C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bagian ini harus mendeskripsikan peserta atau sampel, termasuk kriteria seleksi, teknik pengambilan sampel, jumlah peserta, dan karakteristik demografis yang relevan. Penulis juga harus menjelaskan instrumen atau alat penelitian yang digunakan untuk pengumpulan data, termasuk bukti validitas dan reliabilitas jika berlaku. Prosedur pengumpulan data harus dijelaskan secara sistematis, termasuk rentang waktu dan lokasi penelitian. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38BF33AB" w14:textId="10B188C1" w:rsidR="002450C3" w:rsidRDefault="002450C3" w:rsidP="00A339A7">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:right="38" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002450C3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Selain itu, teknik analisis data harus diuraikan dengan jelas, dengan menyebutkan uji statistik, perangkat lunak, prosedur pengkodean, atau kerangka kerja analitis yang digunakan. Untuk studi yang melibatkan partisipan manusia, penulis harus menyebutkan pertimbangan etis, seperti persetujuan setelah mendapat penjelasan lengkap dan persetujuan institusi jika berlaku. Bagian Metode harus ditulis dalam urutan yang logis dan cukup terperinci</w:t>
+      </w:r>
+      <w:r w:rsidR="00A339A7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4396B5F7" w14:textId="77777777" w:rsidR="00A339A7" w:rsidRPr="00F46D0E" w:rsidRDefault="00A339A7" w:rsidP="002450C3">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:right="754" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="164C5F58" w14:textId="7FCB3A4C" w:rsidR="00A339A7" w:rsidRPr="00F46D0E" w:rsidRDefault="0058546D" w:rsidP="001E5AAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="284" w:right="38" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F46D0E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hasil dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F46D0E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pembahasan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DD0ECA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0ECA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Time New Roman, 12pt)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10D8C1B7" w14:textId="02776058" w:rsidR="00593171" w:rsidRPr="00F46D0E" w:rsidRDefault="0058546D" w:rsidP="00A339A7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="426" w:right="38" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F46D0E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Results</w:t>
+        <w:t>Hasil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A521638" w14:textId="77777777" w:rsidR="000D7042" w:rsidRDefault="00A339A7" w:rsidP="000D7042">
       <w:pPr>
         <w:ind w:right="38" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A339A7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The Results and Discussion section should present and interpret the research findings in a clear, systematic, and analytical manner. In the Results subsection, authors must report the main findings objectively and logically, aligned with the research questions or hypotheses. Data should be presented concisely using tables or figures when necessary, avoiding duplication between textual explanation and visual presentation. Only relevant findings should be reported, and statistical values or qualitative evidence must be clearly stated where applicable.</w:t>
+        <w:t>Bagian Hasil dan Pembahasan harus menyajikan dan menafsirkan temuan penelitian secara jelas, sistematis, dan analitis. Dalam subbagian Hasil, penulis harus melaporkan temuan utama secara objektif dan logis, selaras dengan pertanyaan penelitian atau hipotesis. Data harus disajikan secara ringkas menggunakan tabel atau gambar jika diperlukan, menghindari duplikasi antara penjelasan teks dan presentasi visual. Hanya temuan yang relevan yang harus dilaporkan, dan nilai statistik atau bukti kualitatif harus dinyatakan dengan jelas jika berlaku.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4274C918" w14:textId="4D2407F5" w:rsidR="00593171" w:rsidRPr="00F46D0E" w:rsidRDefault="000D7042" w:rsidP="000D7042">
       <w:pPr>
         <w:ind w:right="38"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Examples of </w:t>
+        <w:t xml:space="preserve">Contoh </w:t>
       </w:r>
       <w:r w:rsidR="0058546D" w:rsidRPr="00F46D0E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Table 1</w:t>
+        <w:t>Tabel 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="155373F7" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="00593171" w:rsidP="001E5AAF">
       <w:pPr>
         <w:spacing w:before="1" w:line="180" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D9480D4" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="0058546D" w:rsidP="00F46D0E">
       <w:pPr>
         <w:ind w:right="38"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Table 1. Descriptive Analysis</w:t>
+        <w:t>Tabel 1. Analisis Deskriptif</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="051F2467" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="00593171" w:rsidP="001E5AAF">
       <w:pPr>
         <w:spacing w:before="17" w:line="220" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a"/>
         <w:tblW w:w="6523" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1430"/>
         <w:gridCol w:w="1375"/>
         <w:gridCol w:w="1754"/>
         <w:gridCol w:w="1964"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00593171" w14:paraId="517C4343" w14:textId="77777777" w:rsidTr="00F46D0E">
+      <w:tr w:rsidR="00593171" w14:paraId="517C4343" w14:textId="77777777" w:rsidTr="007A6C3E">
         <w:trPr>
           <w:trHeight w:val="289"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16C43FAA" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="00593171" w:rsidP="001E5AAF">
+          <w:p w14:paraId="01CB11BC" w14:textId="77777777" w:rsidR="00593171" w:rsidRPr="007A6C3E" w:rsidRDefault="00593171" w:rsidP="001E5AAF">
             <w:pPr>
-              <w:spacing w:before="8" w:line="120" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:szCs w:val="12"/>
+              <w:spacing w:line="200" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="01CB11BC" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="00593171" w:rsidP="001E5AAF">
+          <w:p w14:paraId="66741CE1" w14:textId="2A16E85F" w:rsidR="00593171" w:rsidRPr="007A6C3E" w:rsidRDefault="0058546D" w:rsidP="001E5AAF">
             <w:pPr>
-              <w:spacing w:line="200" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
             </w:pPr>
-          </w:p>
-[...12 lines deleted...]
-              <w:t>N   Valid</w:t>
+            <w:r w:rsidRPr="007A6C3E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N   </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007A6C3E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidR="007A6C3E" w:rsidRPr="007A6C3E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>id</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A6C3E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>lid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1375" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F84DDCD" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="0058546D" w:rsidP="001E5AAF">
+          <w:p w14:paraId="0F84DDCD" w14:textId="77777777" w:rsidR="00593171" w:rsidRPr="007A6C3E" w:rsidRDefault="0058546D" w:rsidP="001E5AAF">
             <w:pPr>
               <w:spacing w:before="38"/>
               <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Learning Quality</w:t>
+            <w:r w:rsidRPr="007A6C3E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Kualitas Pembelajaran</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1754" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="773DC7D4" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="0058546D" w:rsidP="001E5AAF">
             <w:pPr>
               <w:spacing w:before="38"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Academic Supervision</w:t>
+              <w:t>Bimbingan Akademik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1964" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1827FF5D" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="0058546D" w:rsidP="001E5AAF">
             <w:pPr>
               <w:spacing w:before="38"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Pedagogical Competence</w:t>
+              <w:t>Kompetensi Pedagogis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00593171" w14:paraId="0591C0C7" w14:textId="77777777" w:rsidTr="00F46D0E">
+      <w:tr w:rsidR="00593171" w14:paraId="0591C0C7" w14:textId="77777777" w:rsidTr="007A6C3E">
         <w:trPr>
           <w:trHeight w:val="253"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="272D4F30" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="00593171" w:rsidP="001E5AAF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1375" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1043A2DB" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="0058546D" w:rsidP="001E5AAF">
             <w:pPr>
               <w:spacing w:before="38"/>
               <w:ind w:right="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1754" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0DCB6ACD" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="0058546D" w:rsidP="001E5AAF">
             <w:pPr>
               <w:spacing w:before="38"/>
               <w:ind w:right="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1964" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4FCCF9A3" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="0058546D" w:rsidP="001E5AAF">
             <w:pPr>
               <w:spacing w:before="38"/>
               <w:ind w:right="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>110</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00593171" w14:paraId="3C0FCD12" w14:textId="77777777" w:rsidTr="00F46D0E">
+      <w:tr w:rsidR="00593171" w14:paraId="3C0FCD12" w14:textId="77777777" w:rsidTr="007A6C3E">
         <w:trPr>
           <w:trHeight w:val="225"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="439D4E9C" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="0058546D" w:rsidP="001E5AAF">
             <w:pPr>
               <w:spacing w:line="140" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Missing</w:t>
+              <w:t>Tidak ada</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1375" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="04DD98FB" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="0058546D" w:rsidP="001E5AAF">
             <w:pPr>
               <w:spacing w:line="140" w:lineRule="auto"/>
               <w:ind w:right="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1754" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="444294A6" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="0058546D" w:rsidP="001E5AAF">
             <w:pPr>
               <w:spacing w:line="140" w:lineRule="auto"/>
               <w:ind w:right="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1964" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="494D7860" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="0058546D" w:rsidP="001E5AAF">
             <w:pPr>
               <w:spacing w:line="140" w:lineRule="auto"/>
               <w:ind w:right="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00593171" w14:paraId="4ADD9E0A" w14:textId="77777777" w:rsidTr="00F46D0E">
+      <w:tr w:rsidR="00593171" w14:paraId="4ADD9E0A" w14:textId="77777777" w:rsidTr="007A6C3E">
         <w:trPr>
           <w:trHeight w:val="289"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="453B0F58" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="0058546D" w:rsidP="001E5AAF">
             <w:pPr>
               <w:spacing w:before="38"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Mean</w:t>
+              <w:t>Rata-rata</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1375" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="05C87AB7" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="0058546D" w:rsidP="001E5AAF">
             <w:pPr>
               <w:spacing w:before="38"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>156.96</w:t>
+              <w:t>156,96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1754" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7718667D" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="0058546D" w:rsidP="001E5AAF">
             <w:pPr>
               <w:spacing w:before="38"/>
               <w:ind w:right="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>174.35</w:t>
+              <w:t>174,35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1964" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7E20C976" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="0058546D" w:rsidP="001E5AAF">
             <w:pPr>
               <w:spacing w:before="38"/>
               <w:ind w:right="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>189.58</w:t>
+              <w:t>189,58</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00593171" w14:paraId="5444E28B" w14:textId="77777777" w:rsidTr="00F46D0E">
+      <w:tr w:rsidR="00593171" w14:paraId="5444E28B" w14:textId="77777777" w:rsidTr="007A6C3E">
         <w:trPr>
           <w:trHeight w:val="289"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3304CE4F" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="0058546D" w:rsidP="001E5AAF">
             <w:pPr>
               <w:spacing w:before="38"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Std. Error of Mean</w:t>
+              <w:t>Simpangan Baku Rata-rata</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1375" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5A6B7D05" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="0058546D" w:rsidP="001E5AAF">
             <w:pPr>
               <w:spacing w:before="38"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>1.779</w:t>
+              <w:t>1,779</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1754" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="68A81E3A" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="0058546D" w:rsidP="001E5AAF">
             <w:pPr>
               <w:spacing w:before="38"/>
               <w:ind w:right="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>1.990</w:t>
+              <w:t>1,990</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1964" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="149C891D" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="0058546D" w:rsidP="001E5AAF">
             <w:pPr>
               <w:spacing w:before="38"/>
               <w:ind w:right="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>2.739</w:t>
+              <w:t>2,739</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00593171" w14:paraId="59593AC7" w14:textId="77777777" w:rsidTr="00F46D0E">
+      <w:tr w:rsidR="00593171" w14:paraId="59593AC7" w14:textId="77777777" w:rsidTr="007A6C3E">
         <w:trPr>
           <w:trHeight w:val="289"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="71B3D37F" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="0058546D" w:rsidP="001E5AAF">
             <w:pPr>
               <w:spacing w:before="38"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Median</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1375" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1AC5A9A6" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="0058546D" w:rsidP="001E5AAF">
             <w:pPr>
               <w:spacing w:before="38"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>155.00</w:t>
+              <w:t>155,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1754" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C09F82F" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="0058546D" w:rsidP="001E5AAF">
             <w:pPr>
               <w:spacing w:before="38"/>
               <w:ind w:right="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>176.00</w:t>
+              <w:t>176,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1964" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1582E35E" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="0058546D" w:rsidP="001E5AAF">
             <w:pPr>
               <w:spacing w:before="38"/>
               <w:ind w:right="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>191.00</w:t>
+              <w:t>191,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00593171" w14:paraId="1E09E66E" w14:textId="77777777" w:rsidTr="00F46D0E">
+      <w:tr w:rsidR="00593171" w14:paraId="1E09E66E" w14:textId="77777777" w:rsidTr="007A6C3E">
         <w:trPr>
           <w:trHeight w:val="289"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4F30D5E2" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="0058546D" w:rsidP="001E5AAF">
             <w:pPr>
               <w:spacing w:before="38"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Variance</w:t>
+              <w:t>Selisih</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1375" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1F8A2708" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="0058546D" w:rsidP="001E5AAF">
             <w:pPr>
               <w:spacing w:before="38"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>348.237</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1754" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="12080EEA" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="0058546D" w:rsidP="001E5AAF">
             <w:pPr>
               <w:spacing w:before="38"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>435.696</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1964" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5A30D28A" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="0058546D" w:rsidP="001E5AAF">
             <w:pPr>
               <w:spacing w:before="38"/>
               <w:ind w:right="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>824.961</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00593171" w14:paraId="647E61C3" w14:textId="77777777" w:rsidTr="00F46D0E">
+      <w:tr w:rsidR="00593171" w14:paraId="647E61C3" w14:textId="77777777" w:rsidTr="007A6C3E">
         <w:trPr>
           <w:trHeight w:val="289"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7CD9CBD2" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="0058546D" w:rsidP="001E5AAF">
             <w:pPr>
               <w:spacing w:before="38"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Range</w:t>
+              <w:t>Rentang</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1375" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4A6D2A87" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="0058546D" w:rsidP="001E5AAF">
             <w:pPr>
               <w:spacing w:before="38"/>
               <w:ind w:right="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1754" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="590564F8" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="0058546D" w:rsidP="001E5AAF">
             <w:pPr>
               <w:spacing w:before="38"/>
               <w:ind w:right="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1964" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3EFF5576" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="0058546D" w:rsidP="001E5AAF">
             <w:pPr>
               <w:spacing w:before="38"/>
               <w:ind w:right="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>126</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00593171" w14:paraId="0FB3097E" w14:textId="77777777" w:rsidTr="00F46D0E">
+      <w:tr w:rsidR="00593171" w14:paraId="0FB3097E" w14:textId="77777777" w:rsidTr="007A6C3E">
         <w:trPr>
           <w:trHeight w:val="289"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5F796422" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="0058546D" w:rsidP="001E5AAF">
             <w:pPr>
               <w:spacing w:before="38"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Minimum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1375" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4F035494" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="0058546D" w:rsidP="001E5AAF">
             <w:pPr>
               <w:spacing w:before="38"/>
               <w:ind w:right="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1754" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4DD07EA4" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="0058546D" w:rsidP="001E5AAF">
             <w:pPr>
               <w:spacing w:before="38"/>
               <w:ind w:right="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>127</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1964" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5297415A" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="0058546D" w:rsidP="001E5AAF">
             <w:pPr>
               <w:spacing w:before="38"/>
               <w:ind w:right="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>114</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00593171" w14:paraId="7E089A6C" w14:textId="77777777" w:rsidTr="00F46D0E">
+      <w:tr w:rsidR="00593171" w14:paraId="7E089A6C" w14:textId="77777777" w:rsidTr="007A6C3E">
         <w:trPr>
           <w:trHeight w:val="289"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="627FDA8C" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="0058546D" w:rsidP="001E5AAF">
             <w:pPr>
               <w:spacing w:before="38"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Maximum</w:t>
+              <w:t>Maksimum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1375" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5DF01A67" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="0058546D" w:rsidP="001E5AAF">
             <w:pPr>
               <w:spacing w:before="38"/>
               <w:ind w:right="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>191</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1754" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5F31D0AF" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="0058546D" w:rsidP="001E5AAF">
             <w:pPr>
               <w:spacing w:before="38"/>
               <w:ind w:right="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>220</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1964" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="151FBFAA" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="0058546D" w:rsidP="001E5AAF">
             <w:pPr>
               <w:spacing w:before="38"/>
               <w:ind w:right="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>240</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00593171" w14:paraId="16EF780D" w14:textId="77777777" w:rsidTr="00F46D0E">
+      <w:tr w:rsidR="00593171" w14:paraId="16EF780D" w14:textId="77777777" w:rsidTr="007A6C3E">
         <w:trPr>
           <w:trHeight w:val="295"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2B190DE2" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="0058546D" w:rsidP="001E5AAF">
             <w:pPr>
               <w:spacing w:before="38"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Sum</w:t>
+              <w:t>Jumlah</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1375" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7B365943" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="0058546D" w:rsidP="001E5AAF">
             <w:pPr>
               <w:spacing w:before="38"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>17266</w:t>
+              <w:t>17.266</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1754" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6F0B4816" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="0058546D" w:rsidP="001E5AAF">
             <w:pPr>
               <w:spacing w:before="38"/>
               <w:ind w:right="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>19178</w:t>
+              <w:t>19.178</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1964" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1ED971CD" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="0058546D" w:rsidP="001E5AAF">
             <w:pPr>
               <w:spacing w:before="38"/>
               <w:ind w:right="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20854</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7BDD557F" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="00593171" w:rsidP="001E5AAF">
       <w:pPr>
         <w:spacing w:before="10" w:line="140" w:lineRule="auto"/>
@@ -2871,742 +2806,899 @@
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43D8999A" w14:textId="382251EF" w:rsidR="00593171" w:rsidRPr="00F46D0E" w:rsidRDefault="0058546D" w:rsidP="00F46D0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="426" w:right="38" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F46D0E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Discussion</w:t>
+        <w:t>Diskusi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AA052DB" w14:textId="77777777" w:rsidR="00F46D0E" w:rsidRDefault="00F46D0E" w:rsidP="00F46D0E">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F46D0E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">In the Discussion subsection, authors must interpret the findings critically by connecting them with existing theories, previous studies, and the broader scholarly discourse. The discussion should explain the meaning, significance, and implications of the results rather than merely restating them. Authors are expected to highlight similarities or differences between </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">their findings and prior research, provide theoretical explanations, and elaborate on practical implications for adaptive education practice and transformation. </w:t>
+        <w:t xml:space="preserve">Dalam subbagian Diskusi, penulis harus menafsirkan temuan secara kritis dengan menghubungkannya dengan teori-teori yang ada, studi-studi sebelumnya, dan wacana akademis yang lebih luas. Diskusi harus menjelaskan makna, signifikansi, dan implikasi dari hasil penelitian, bukan sekadar mengulanginya. Penulis diharapkan menyoroti persamaan atau perbedaan antara temuan mereka dan penelitian sebelumnya, memberikan penjelasan teoretis, serta menguraikan implikasi praktis bagi praktik dan transformasi pendidikan adaptif. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="456E722A" w14:textId="77777777" w:rsidR="00F46D0E" w:rsidRDefault="00F46D0E" w:rsidP="00F46D0E">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F46D0E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>This section should also address unexpected results where relevant. The Results and Discussion combined should constitute approximately 30–40% of the total manuscript length and demonstrate analytical depth, scholarly engagement, and contribution to the field</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bagian ini juga harus membahas hasil yang tidak terduga jika relevan. Gabungan bagian Hasil dan Diskusi harus mencakup sekitar 30–40% dari total panjang naskah dan menunjukkan kedalaman analitis, keterlibatan akademis, serta kontribusi terhadap bidang tersebut</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A2E406E" w14:textId="77777777" w:rsidR="00F46D0E" w:rsidRDefault="00F46D0E" w:rsidP="00F46D0E">
+    <w:p w14:paraId="3EF9B993" w14:textId="77777777" w:rsidR="00F46D0E" w:rsidRDefault="00F46D0E" w:rsidP="00F46D0E">
       <w:pPr>
         <w:ind w:right="38"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EF9B993" w14:textId="77777777" w:rsidR="00F46D0E" w:rsidRDefault="00F46D0E" w:rsidP="00F46D0E">
-[...9 lines deleted...]
-    <w:p w14:paraId="779BC3FB" w14:textId="59C1E390" w:rsidR="00F46D0E" w:rsidRPr="00841C1A" w:rsidRDefault="00F46D0E" w:rsidP="00F46D0E">
+    <w:p w14:paraId="779BC3FB" w14:textId="7AED3FAB" w:rsidR="00F46D0E" w:rsidRPr="00841C1A" w:rsidRDefault="00F46D0E" w:rsidP="00F46D0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="284" w:right="38" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F46D0E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F46D0E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Conclusion</w:t>
+        <w:t>Kesimpulan</w:t>
+      </w:r>
+      <w:r w:rsidR="007A6C3E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="007A6C3E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Time New Roman, 12pt)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="090F07F0" w14:textId="77777777" w:rsidR="00F46D0E" w:rsidRDefault="00F46D0E" w:rsidP="00F46D0E">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F46D0E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Conclusion section should concisely summarize the main findings of the study in direct relation to the research objectives or questions. Authors must not merely repeat the results but synthesize the key insights derived from the study. This section should clearly articulate the theoretical and/or practical contributions of the research to the field of adaptive education practice and transformation. In addition, authors are expected to acknowledge the limitations of the study, such as methodological constraints, sample size, contextual boundaries, or analytical scope. </w:t>
+        <w:t xml:space="preserve">Bagian Kesimpulan harus merangkum secara ringkas temuan utama studi dalam kaitannya langsung dengan tujuan atau pertanyaan penelitian. Penulis tidak boleh sekadar mengulang hasil, melainkan mensintesis wawasan kunci yang dihasilkan dari studi. Bagian ini harus secara jelas mengartikulasikan kontribusi teoretis dan/atau praktis penelitian terhadap bidang praktik dan transformasi pendidikan adaptif. Selain itu, penulis diharapkan mengakui batasan studi, seperti kendala metodologis, ukuran sampel, batasan kontekstual, atau cakupan analitis. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A2C5705" w14:textId="77777777" w:rsidR="00F46D0E" w:rsidRDefault="00F46D0E" w:rsidP="00F46D0E">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F46D0E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Finally, the conclusion should provide clear and constructive recommendations for future research, suggesting potential areas for further investigation, methodological improvements, or broader applications. The Conclusion should be written in a clear and focused manner, typically in one to three paragraphs, and should not introduce new data or citations.</w:t>
+        <w:t>Terakhir, kesimpulan harus memberikan rekomendasi yang jelas dan konstruktif untuk penelitian di masa depan, dengan menyarankan bidang-bidang potensial untuk penyelidikan lebih lanjut, perbaikan metodologis, atau penerapan yang lebih luas. Kesimpulan harus ditulis dengan jelas dan terfokus, biasanya dalam satu hingga tiga paragraf, dan tidak boleh memperkenalkan data atau kutipan baru.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73D0B8C1" w14:textId="77777777" w:rsidR="009E1089" w:rsidRDefault="009E1089" w:rsidP="00F46D0E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="296CEE5D" w14:textId="77777777" w:rsidR="009E1089" w:rsidRPr="009E1089" w:rsidRDefault="009E1089" w:rsidP="009E1089">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1089">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Acknowledgment</w:t>
+        <w:t>Ucapan Terima Kasih</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53013D73" w14:textId="77777777" w:rsidR="009E1089" w:rsidRPr="009E1089" w:rsidRDefault="009E1089" w:rsidP="009E1089">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1089">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Authors may acknowledge individuals, institutions, or funding agencies that contributed to the research. If the study received financial support, the funding source and grant number must be clearly stated.</w:t>
+        <w:t>Penulis dapat mengucapkan terima kasih kepada individu, lembaga, atau badan pendanaan yang berkontribusi pada penelitian ini. Jika penelitian ini menerima dukungan finansial, sumber pendanaan dan nomor hibah harus disebutkan dengan jelas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="508998E6" w14:textId="77777777" w:rsidR="009E1089" w:rsidRPr="009E1089" w:rsidRDefault="009E1089" w:rsidP="009E1089">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="082EA2AC" w14:textId="77777777" w:rsidR="009E1089" w:rsidRPr="009E1089" w:rsidRDefault="009E1089" w:rsidP="009E1089">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1089">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Ethical Considerations</w:t>
+        <w:t>Pertimbangan Etika</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="002363D9" w14:textId="77777777" w:rsidR="009E1089" w:rsidRPr="009E1089" w:rsidRDefault="009E1089" w:rsidP="009E1089">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1089">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>For research involving human participants, authors must state that ethical approval was obtained from a relevant ethics committee and that informed consent was secured. Confidentiality and anonymity must be ensured. If the study did not involve human or animal subjects, authors should clearly state this.</w:t>
+        <w:t>Untuk penelitian yang melibatkan partisipan manusia, penulis harus menyatakan bahwa persetujuan etika telah diperoleh dari komite etika yang relevan dan bahwa persetujuan yang diinformasikan telah diperoleh. Kerahasiaan dan anonimitas harus dijamin. Jika penelitian tidak melibatkan subjek manusia atau hewan, penulis harus menyatakan hal ini dengan jelas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68BA3A9F" w14:textId="2FB55875" w:rsidR="009E1089" w:rsidRPr="009E1089" w:rsidRDefault="009E1089" w:rsidP="009E1089">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B67C7D8" w14:textId="77777777" w:rsidR="009E1089" w:rsidRPr="009E1089" w:rsidRDefault="009E1089" w:rsidP="009E1089">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1089">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Conflict of Interest</w:t>
+        <w:t>Konflik Kepentingan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="676A88C7" w14:textId="77777777" w:rsidR="009E1089" w:rsidRPr="009E1089" w:rsidRDefault="009E1089" w:rsidP="009E1089">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1089">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Authors must declare any potential conflicts of interest. If there are no conflicts, authors should state: “The authors declare no conflict of interest.”</w:t>
+        <w:t>Penulis harus menyatakan potensi konflik kepentingan apa pun. Jika tidak ada konflik, penulis harus menyatakan: “Penulis menyatakan tidak ada konflik kepentingan.”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11C11225" w14:textId="77777777" w:rsidR="00FC458C" w:rsidRDefault="00FC458C" w:rsidP="00F46D0E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A50B764" w14:textId="3C25D09E" w:rsidR="00F46D0E" w:rsidRDefault="00F46D0E" w:rsidP="00F46D0E">
+    <w:p w14:paraId="6A50B764" w14:textId="0F9B23CD" w:rsidR="00F46D0E" w:rsidRDefault="00F46D0E" w:rsidP="00F46D0E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F46D0E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>References</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>Referensi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007A6C3E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="516778B4" w14:textId="77777777" w:rsidR="00F46D0E" w:rsidRDefault="00F46D0E" w:rsidP="00F46D0E">
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="007A6C3E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Time New Roman, 12pt)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="350ECF80" w14:textId="6B8025C9" w:rsidR="00F46D0E" w:rsidRPr="006D3F39" w:rsidRDefault="006D3F39" w:rsidP="006D3F39">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Seluruh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>kutipan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dalam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>teks</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> dan daftar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pustaka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>harus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>menggunakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>APA Style (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>Edisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ke-7)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Penulis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>disarankan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>menggunakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sumber</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mutakhir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>bereputasi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>serta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>memastikan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>konsistensi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ketepatan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> format </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sitasi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Untuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mempermudah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pengelolaan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>referensi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>penulis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dianjurkan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>menggunakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>aplikasi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>manajemen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>referensi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>seperti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>Mendeley</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>atau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>Zotero</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C39575C" w14:textId="77777777" w:rsidR="006D3F39" w:rsidRDefault="006D3F39" w:rsidP="006D3F39">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="249" w:lineRule="auto"/>
-        <w:ind w:left="284" w:right="69" w:hanging="284"/>
+        <w:ind w:left="567" w:right="69" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">[1] </w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="2EF60750" w14:textId="77777777" w:rsidR="00F46D0E" w:rsidRDefault="00F46D0E" w:rsidP="00F46D0E">
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidR="00F46D0E" w:rsidRPr="00F46D0E">
+        <w:t xml:space="preserve">amil, S. Anwar, dan R. Sultana. “Hubungan antara Kualitas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F46D0E" w:rsidRPr="00F46D0E">
+        <w:t>Pengajaran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F46D0E" w:rsidRPr="00F46D0E">
+        <w:t xml:space="preserve"> dan Hasil </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F46D0E" w:rsidRPr="00F46D0E">
+        <w:t>Pembelajaran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F46D0E" w:rsidRPr="00F46D0E">
+        <w:t xml:space="preserve">”. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F46D0E" w:rsidRPr="00F46D0E">
+        <w:t>Dalam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F46D0E" w:rsidRPr="00F46D0E">
+        <w:t>: Academic Research International 2.1 (2012), hlm. 664.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CFAF98F" w14:textId="77777777" w:rsidR="006D3F39" w:rsidRDefault="00F46D0E" w:rsidP="006D3F39">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="249" w:lineRule="auto"/>
-        <w:ind w:left="284" w:right="69" w:hanging="284"/>
+        <w:ind w:left="567" w:right="69" w:hanging="567"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F46D0E">
-        <w:t xml:space="preserve">[2]   F. </w:t>
+        <w:t xml:space="preserve">F. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F46D0E">
         <w:t>Rahmania</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F46D0E">
-        <w:t xml:space="preserve">, C. </w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>, C. Khairana, Y. Zulmi, I. Krisnawati, dan A. Adriantoni. “Pendidik dan Siswa”. Dalam: Education Achievement: Journal of Science and Research 5.2 (2024), hlm. 616–620. doi:</w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r w:rsidRPr="00F46D0E">
           <w:rPr>
             <w:color w:val="213354"/>
           </w:rPr>
-          <w:t>10.51178/</w:t>
+          <w:t xml:space="preserve"> 10.51178/</w:t>
         </w:r>
         <w:proofErr w:type="gramStart"/>
         <w:r w:rsidRPr="00F46D0E">
           <w:rPr>
             <w:color w:val="213354"/>
           </w:rPr>
           <w:t>jsr.v</w:t>
         </w:r>
         <w:proofErr w:type="gramEnd"/>
         <w:r w:rsidRPr="00F46D0E">
           <w:rPr>
             <w:color w:val="213354"/>
           </w:rPr>
           <w:t>5i2.2006</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="213354"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AA1031F" w14:textId="77777777" w:rsidR="00F46D0E" w:rsidRDefault="00F46D0E" w:rsidP="00F46D0E">
+    <w:p w14:paraId="18C5E3C7" w14:textId="3889C8E8" w:rsidR="00593171" w:rsidRPr="007A6C3E" w:rsidRDefault="00F46D0E" w:rsidP="007A6C3E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="249" w:lineRule="auto"/>
-        <w:ind w:left="284" w:right="69" w:hanging="284"/>
+        <w:ind w:left="567" w:right="69" w:hanging="567"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F46D0E">
-        <w:t xml:space="preserve">[3]   A. E. R. </w:t>
-[...56 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t>A. E. R. Dewi, N. C. Kalil, H. Hidayat, dan S. R. Juniati. “Menjelajahi Hubungan antara Pengembangan Profesional Guru dan Hasil Belajar Siswa”. Dalam: Jurnal Pedagogi 1.5 (2024), hlm. 109–116. doi:</w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r w:rsidRPr="00F46D0E">
           <w:rPr>
             <w:color w:val="213354"/>
           </w:rPr>
-          <w:t>10.62872/a5xyk576</w:t>
+          <w:t xml:space="preserve"> 10.62872/a5xyk576</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId11">
         <w:r w:rsidRPr="00F46D0E">
           <w:rPr>
             <w:color w:val="000000"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2B4B4BF1" w14:textId="77777777" w:rsidR="00F46D0E" w:rsidRDefault="00F46D0E" w:rsidP="00F46D0E">
-[...65 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId14"/>
+    <w:sectPr w:rsidR="00593171" w:rsidRPr="007A6C3E">
+      <w:headerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="9980" w:h="14180"/>
       <w:pgMar w:top="880" w:right="860" w:bottom="280" w:left="860" w:header="688" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29D55D7B" w14:textId="77777777" w:rsidR="0058546D" w:rsidRDefault="0058546D">
+    <w:p w14:paraId="058BC03D" w14:textId="77777777" w:rsidR="00E6728F" w:rsidRDefault="00E6728F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="56FEE5A9" w14:textId="77777777" w:rsidR="0058546D" w:rsidRDefault="0058546D">
+    <w:p w14:paraId="75DA2C82" w14:textId="77777777" w:rsidR="00E6728F" w:rsidRDefault="00E6728F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{72694952-B234-0C47-BA56-1D295FD9BB41}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId3" w:fontKey="{3CACE7D8-2CB8-AD4A-922B-43527B2C33F9}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{C460C3C4-067D-E14D-B9CE-F205B14605B6}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{9F769370-B28E-904F-9A8C-A0E300300910}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{9EDF0DC6-F44A-054E-B2DF-8DC64B90D4A3}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{2CAC531B-4FFA-3A4D-AB33-DDD3A5E10ECB}"/>
-[...1 lines deleted...]
-    <w:embedBoldItalic r:id="rId6" w:fontKey="{2BC4B479-572B-DA49-B612-96B20E7F8477}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{9CDB664C-12B9-6F47-999E-07C121044E38}"/>
+    <w:embedBold r:id="rId5" w:fontKey="{15FEC82E-D2EC-B94B-A997-08D3CF4B7114}"/>
+    <w:embedBoldItalic r:id="rId6" w:fontKey="{F5A5B7E6-1C0B-854E-B483-BF96298FD7C1}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId7" w:fontKey="{35175164-2C23-6C46-96ED-BBE1AFA4C193}"/>
-[...1 lines deleted...]
-    <w:embedBoldItalic r:id="rId9" w:fontKey="{85B795A7-C1A4-7E4B-BF83-918E01110BEC}"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{092EDB3B-B25C-DD46-8E54-6A49A0E40BF2}"/>
+    <w:embedBold r:id="rId8" w:fontKey="{530E455E-CB42-0F44-AAFB-EB332ECFB286}"/>
+    <w:embedBoldItalic r:id="rId9" w:fontKey="{8569BC12-AC18-0448-9736-F934A637A9A4}"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:altName w:val="﷽﷽﷽﷽﷽﷽﷽﷽"/>
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedItalic r:id="rId10" w:fontKey="{617CA03D-F729-F241-A380-C1966C501395}"/>
+    <w:embedItalic r:id="rId10" w:fontKey="{3DED236D-A060-6248-8B16-4DA7C7781702}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2551C9EF" w14:textId="77777777" w:rsidR="0058546D" w:rsidRDefault="0058546D">
+    <w:p w14:paraId="28B8D83A" w14:textId="77777777" w:rsidR="00E6728F" w:rsidRDefault="00E6728F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="56702F2F" w14:textId="77777777" w:rsidR="0058546D" w:rsidRDefault="0058546D">
+    <w:p w14:paraId="388F2A91" w14:textId="77777777" w:rsidR="00E6728F" w:rsidRDefault="00E6728F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="4B7A9CBB" w14:textId="4F131DD4" w:rsidR="00593171" w:rsidRDefault="001E5AAF">
+  <w:p w14:paraId="4B7A9CBB" w14:textId="4F4EA901" w:rsidR="00593171" w:rsidRDefault="001E5AAF" w:rsidP="00232C62">
     <w:pPr>
-      <w:spacing w:line="200" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="6470"/>
+      </w:tabs>
+      <w:ind w:firstLine="5040"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="4C2D3D3A" wp14:editId="0F30D557">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="4C2D3D3A" wp14:editId="4A8CB31F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>420594</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>436245</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1037590" cy="199689"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Freeform 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1037590" cy="199689"/>
                       </a:xfrm>
                       <a:custGeom>
                         <a:avLst/>
                         <a:gdLst/>
                         <a:ahLst/>
@@ -3625,245 +3717,122 @@
                             </a:lnTo>
                             <a:lnTo>
                               <a:pt x="1028065" y="0"/>
                             </a:lnTo>
                             <a:close/>
                           </a:path>
                         </a:pathLst>
                       </a:custGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="4D0661A0" w14:textId="6712CA66" w:rsidR="00593171" w:rsidRDefault="001E5AAF">
                           <w:pPr>
                             <w:ind w:left="20" w:right="-25" w:firstLine="20"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
-                            <w:t>Author Name</w:t>
+                            <w:t xml:space="preserve">Nama </w:t>
                           </w:r>
+                          <w:proofErr w:type="spellStart"/>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>Penulis</w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellEnd"/>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="88900" tIns="38100" rIns="88900" bIns="38100" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="4C2D3D3A" id="Freeform 1" o:spid="_x0000_s1036" style="position:absolute;margin-left:33.1pt;margin-top:34.35pt;width:81.7pt;height:15.7pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" coordsize="1028065,133985" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAgZwYxLQIAAKoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L7YTNLODOEWxIsOA&#13;&#10;Yg3Q7gMUWY6FypImKbHz9yPl2AnayzDsIpMi+fLIJ2Z937eKnITz0uiSZrOUEqG5qaQ+lPTX6/ZL&#13;&#10;TokPTFdMGS1Kehae3m8+f1p3diXmpjGqEo4AiParzpa0CcGuksTzRrTMz4wVGoK1cS0L4LpDUjnW&#13;&#10;AXqrknmaLpPOuMo6w4X3cPs4BOkm4te14OG5rr0IRJUUuIV4unju8Uw2a7Y6OGYbyS802D+waJnU&#13;&#10;8KMT1CMLjByd/ADVSu6MN3WYcdMmpq4lF7EH6CZL33Xz0jArYi8wHG+nMfn/B8t/nnaOyAq0o0Sz&#13;&#10;FiTaOiFw4CTD6XTWryDpxe7cxfNgYqt97Vr8QhOkjxM9TxMVfSAcLrN08fWugMFziGVFscwLBE2u&#13;&#10;1fzow3dhIhI7PfkwKFKNFmtGi/d6NB3oioqqqGigBBR1lICi+0FRywLWIT00SYdU5nm6vKOkAXux&#13;&#10;KHIwgaY74tN9fkPqmN6ak3g1sTC8awtYX6NKf8y6wA4Njgnj10a4iQXOY2Dxt+nxsQKHEZAr48VQ&#13;&#10;jD3GqU59Q97tZLXZSqUgGcvxnC4iINSizoOyaIV+30M2mntTneGJeMu30vnwxHzYMQdLAg+mg8Up&#13;&#10;qf99ZE5Qon5oeJl5XqS4adFZ5Bk67jayv40wzRsD6oGGg/ktgDdIoc3DMZha4pOI/AYqFwcWIrZ8&#13;&#10;WV7cuFs/Zl3/YjZ/AAAA//8DAFBLAwQUAAYACAAAACEATKBO0OIAAAAOAQAADwAAAGRycy9kb3du&#13;&#10;cmV2LnhtbExPyU7DMBC9I/EP1iBxo3YiYdo0TsXSHhBCVQMHjm48JAEvUey26d8znOAyo9F785Zy&#13;&#10;NTnLjjjGPngF2UwAQ98E0/tWwfvb5mYOLCbtjbbBo4IzRlhVlxelLkw4+R0e69QyEvGx0Aq6lIaC&#13;&#10;89h06HSchQE9YZ9hdDrRObbcjPpE4s7yXAjJne49OXR6wMcOm+/64BR8PWxv5Trrds92m8Li9aVe&#13;&#10;bz7OSl1fTU9LGvdLYAmn9PcBvx0oP1QUbB8O3kRmFUiZE5P2/A4Y4Xm+kMD2RBQiA16V/H+N6gcA&#13;&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#13;&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#13;&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAgZwYxLQIAAKoEAAAOAAAAAAAAAAAAAAAAAC4C&#13;&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBMoE7Q4gAAAA4BAAAPAAAAAAAAAAAAAAAA&#13;&#10;AIcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#13;&#10;" adj="-11796480,,5400" path="m,l,133985r1028065,l1028065,,,xe" filled="f" stroked="f">
+            <v:shape w14:anchorId="4C2D3D3A" id="Freeform 1" o:spid="_x0000_s1036" style="position:absolute;left:0;text-align:left;margin-left:33.1pt;margin-top:34.35pt;width:81.7pt;height:15.7pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" coordsize="1028065,133985" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAgZwYxLQIAAKoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L7YTNLODOEWxIsOA&#13;&#10;Yg3Q7gMUWY6FypImKbHz9yPl2AnayzDsIpMi+fLIJ2Z937eKnITz0uiSZrOUEqG5qaQ+lPTX6/ZL&#13;&#10;TokPTFdMGS1Kehae3m8+f1p3diXmpjGqEo4AiParzpa0CcGuksTzRrTMz4wVGoK1cS0L4LpDUjnW&#13;&#10;AXqrknmaLpPOuMo6w4X3cPs4BOkm4te14OG5rr0IRJUUuIV4unju8Uw2a7Y6OGYbyS802D+waJnU&#13;&#10;8KMT1CMLjByd/ADVSu6MN3WYcdMmpq4lF7EH6CZL33Xz0jArYi8wHG+nMfn/B8t/nnaOyAq0o0Sz&#13;&#10;FiTaOiFw4CTD6XTWryDpxe7cxfNgYqt97Vr8QhOkjxM9TxMVfSAcLrN08fWugMFziGVFscwLBE2u&#13;&#10;1fzow3dhIhI7PfkwKFKNFmtGi/d6NB3oioqqqGigBBR1lICi+0FRywLWIT00SYdU5nm6vKOkAXux&#13;&#10;KHIwgaY74tN9fkPqmN6ak3g1sTC8awtYX6NKf8y6wA4Njgnj10a4iQXOY2Dxt+nxsQKHEZAr48VQ&#13;&#10;jD3GqU59Q97tZLXZSqUgGcvxnC4iINSizoOyaIV+30M2mntTneGJeMu30vnwxHzYMQdLAg+mg8Up&#13;&#10;qf99ZE5Qon5oeJl5XqS4adFZ5Bk67jayv40wzRsD6oGGg/ktgDdIoc3DMZha4pOI/AYqFwcWIrZ8&#13;&#10;WV7cuFs/Zl3/YjZ/AAAA//8DAFBLAwQUAAYACAAAACEATKBO0OIAAAAOAQAADwAAAGRycy9kb3du&#13;&#10;cmV2LnhtbExPyU7DMBC9I/EP1iBxo3YiYdo0TsXSHhBCVQMHjm48JAEvUey26d8znOAyo9F785Zy&#13;&#10;NTnLjjjGPngF2UwAQ98E0/tWwfvb5mYOLCbtjbbBo4IzRlhVlxelLkw4+R0e69QyEvGx0Aq6lIaC&#13;&#10;89h06HSchQE9YZ9hdDrRObbcjPpE4s7yXAjJne49OXR6wMcOm+/64BR8PWxv5Trrds92m8Li9aVe&#13;&#10;bz7OSl1fTU9LGvdLYAmn9PcBvx0oP1QUbB8O3kRmFUiZE5P2/A4Y4Xm+kMD2RBQiA16V/H+N6gcA&#13;&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#13;&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#13;&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAgZwYxLQIAAKoEAAAOAAAAAAAAAAAAAAAAAC4C&#13;&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBMoE7Q4gAAAA4BAAAPAAAAAAAAAAAAAAAA&#13;&#10;AIcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#13;&#10;" adj="-11796480,,5400" path="m,l,133985r1028065,l1028065,,,xe" filled="f" stroked="f">
               <v:stroke joinstyle="miter"/>
               <v:formulas/>
               <v:path arrowok="t" o:extrusionok="f" o:connecttype="custom" textboxrect="0,0,1028065,133985"/>
               <v:textbox inset="7pt,3pt,7pt,3pt">
                 <w:txbxContent>
                   <w:p w14:paraId="4D0661A0" w14:textId="6712CA66" w:rsidR="00593171" w:rsidRDefault="001E5AAF">
                     <w:pPr>
                       <w:ind w:left="20" w:right="-25" w:firstLine="20"/>
                       <w:textDirection w:val="btLr"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
-                      <w:t>Author Name</w:t>
+                      <w:t xml:space="preserve">Nama </w:t>
                     </w:r>
-                  </w:p>
-[...118 lines deleted...]
-                    <w:pPr>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r>
                       <w:rPr>
-                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
-                        <w:szCs w:val="16"/>
                       </w:rPr>
-                    </w:pPr>
-[...7 lines deleted...]
-                      <w:t>Journal of Adaptive Education Practice and Transformation</w:t>
+                      <w:t>Penulis</w:t>
                     </w:r>
-                  </w:p>
-[...4 lines deleted...]
-                    </w:pPr>
+                    <w:proofErr w:type="spellEnd"/>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="0058546D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="6F4C26C8" wp14:editId="3564C189">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="6F4C26C8" wp14:editId="0643FDA2">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>613728</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>419418</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="177800" cy="161290"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="Freeform 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="5261863" y="3704118"/>
                         <a:ext cx="168275" cy="151765"/>
                       </a:xfrm>
                       <a:custGeom>
                         <a:avLst/>
                         <a:gdLst/>
                         <a:ahLst/>
@@ -3883,96 +3852,107 @@
                             <a:lnTo>
                               <a:pt x="168275" y="0"/>
                             </a:lnTo>
                             <a:close/>
                           </a:path>
                         </a:pathLst>
                       </a:custGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="0710DA95" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="0058546D">
                           <w:pPr>
                             <w:spacing w:line="219" w:lineRule="auto"/>
                             <w:ind w:left="40" w:firstLine="40"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
-                            <w:t xml:space="preserve"> PAGE 32</w:t>
+                            <w:t xml:space="preserve"> Halaman 32</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="88900" tIns="38100" rIns="88900" bIns="38100" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="6F4C26C8" id="Freeform 3" o:spid="_x0000_s1038" style="position:absolute;margin-left:48.35pt;margin-top:33.05pt;width:14pt;height:12.7pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="168275,151765" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQD20roaOQIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO2jAQvVfqP1i+lyRQIEWEVdUVVaVV&#13;&#10;F2m3H2Ach1h1bNc2JPx9ZxwS2OVW9RLPeCaTN+/NZP3QNYqchPPS6IJmk5QSobkppT4U9Nfr9lNO&#13;&#10;iQ9Ml0wZLQp6Fp4+bD5+WLd2JaamNqoUjkAR7VetLWgdgl0liee1aJifGCs0BCvjGhbAdYekdKyF&#13;&#10;6o1Kpmm6SFrjSusMF97D7WMfpJtYv6oED89V5UUgqqCALcSni889PpPNmq0Ojtla8gsM9g8oGiY1&#13;&#10;fHQs9cgCI0cn70o1kjvjTRUm3DSJqSrJRewBusnSd9281MyK2AuQ4+1Ik/9/ZfnP084RWRZ0Rolm&#13;&#10;DUi0dUIg4WSG7LTWryDpxe7cxfNgYqtd5Ro8oQnSFXQ+XWT5AqqcodYy/Zxlec+u6ALhkJAt8uly&#13;&#10;TgmHhGyeLRdzjCfXQvzow3dhYlF2evKhF6ccLFYPFu/0YDqQGMVVUdxACYjrKAFx9/3nLQv4HiJF&#13;&#10;k7RXJPUIhABId8Qhfv6NY4HZjTmJVxPfC9ggjA8gjyMDoK9Rpe+z3vQ3JAynjeUGOt6zMWQN5132&#13;&#10;gGBI4Mp40TOJDUZKx6YB6S2t2mylUpFXpbG18QIS8SZBvXuF0QrdvovTMUUy8WZvyjNMjLd8K50P&#13;&#10;T8yHHXOwMxklLexRQf2fI3OCEvVDw6Dm+ZcUFy86szxDx91G9rcRpnltQEHQsTe/BfB6PbT5egym&#13;&#10;kjgWEWYP5eLAfsTOL7uMC3jrx6zrH2fzFwAA//8DAFBLAwQUAAYACAAAACEA4NSjxeIAAAANAQAA&#13;&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FjaamuhazpBJ8R1bCDt6DWhrdokJcm2&#13;&#10;8u/nncbFkv3Zz+8Vq0kP7KSc76wREM8iYMrUVnamEfC1e396BuYDGomDNUrAn/KwKu/vCsylPZtP&#13;&#10;ddqGhpGI8TkKaEMYc8593SqNfmZHZYj9WKcxUOsaLh2eSVwPPImilGvsDH1ocVRVq+p+e9QC3vYJ&#13;&#10;rveb6vtjsennv1mfTdXOCfH4MK2XVF6XwIKawu0CrhnIP5Rk7GCPRno2CHhJM9oUkKYxsCtP5jQ4&#13;&#10;EIgXwMuC/09RXgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#13;&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#13;&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD20roaOQIAALkEAAAOAAAA&#13;&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDg1KPF4gAAAA0BAAAP&#13;&#10;AAAAAAAAAAAAAAAAAJMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAogUAAAAA&#13;&#10;" adj="-11796480,,5400" path="m,l,151765r168275,l168275,,,xe" filled="f" stroked="f">
+            <v:shape w14:anchorId="6F4C26C8" id="Freeform 3" o:spid="_x0000_s1037" style="position:absolute;left:0;text-align:left;margin-left:48.35pt;margin-top:33.05pt;width:14pt;height:12.7pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="168275,151765" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAntcaiOQIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO2jAQvVfqP1i+l8RQIEWEVdUVVaVV&#13;&#10;F2m3H2Ach0R1bNc2JPx9ZxwS2OVW9RLPeCaTN+/NZP3QNYqcpPO10Tllk5QSqYUpan3I6a/X7aeM&#13;&#10;Eh+4LrgyWub0LD192Hz8sG7tSk5NZVQhHYEi2q9am9MqBLtKEi8q2XA/MVZqCJbGNTyA6w5J4XgL&#13;&#10;1RuVTNN0kbTGFdYZIb2H28c+SDexfllKEZ7L0stAVE4BW4hPF597fCabNV8dHLdVLS4w+D+gaHit&#13;&#10;4aNjqUceODm6+q5UUwtnvCnDRJgmMWVZCxl7gG5Y+q6bl4pbGXsBcrwdafL/r6z4edo5Uhc5nVGi&#13;&#10;eQMSbZ2USDiZITut9StIerE7d/E8mNhqV7oGT2iCdDmdTxcsW0CVM9Rapp8Zy3p2ZReIgAS2yKbL&#13;&#10;OSUCEticLRdzjCfXQuLow3dpYlF+evKhF6cYLF4Nluj0YDqQGMVVUdxACYjrKAFx9/3nLQ/4HiJF&#13;&#10;k7RXJNUIhABId8Qhfv6NY4HZjTnJVxPfC9ggjA8gjyMDoK9Rpe+z3vQ3JAynjeUGOt6zMWQN5132&#13;&#10;gGBIEMp42TOJDUZKx6YB6S2t2mxrpSKvSmNr4wUk4k2CevcKoxW6fRengyGZeLM3xRkmxluxrZ0P&#13;&#10;T9yHHXewM4ySFvYop/7PkTtJifqhYVCz7EuKixedWcbQcbeR/W2Ea1EZUBB07M1vAbxeD22+HoMp&#13;&#10;axyLCLOHcnFgP2Lnl13GBbz1Y9b1j7P5CwAA//8DAFBLAwQUAAYACAAAACEA4NSjxeIAAAANAQAA&#13;&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FjaamuhazpBJ8R1bCDt6DWhrdokJcm2&#13;&#10;8u/nncbFkv3Zz+8Vq0kP7KSc76wREM8iYMrUVnamEfC1e396BuYDGomDNUrAn/KwKu/vCsylPZtP&#13;&#10;ddqGhpGI8TkKaEMYc8593SqNfmZHZYj9WKcxUOsaLh2eSVwPPImilGvsDH1ocVRVq+p+e9QC3vYJ&#13;&#10;rveb6vtjsennv1mfTdXOCfH4MK2XVF6XwIKawu0CrhnIP5Rk7GCPRno2CHhJM9oUkKYxsCtP5jQ4&#13;&#10;EIgXwMuC/09RXgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#13;&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#13;&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAntcaiOQIAALkEAAAOAAAA&#13;&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDg1KPF4gAAAA0BAAAP&#13;&#10;AAAAAAAAAAAAAAAAAJMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAogUAAAAA&#13;&#10;" adj="-11796480,,5400" path="m,l,151765r168275,l168275,,,xe" filled="f" stroked="f">
               <v:stroke joinstyle="miter"/>
               <v:formulas/>
               <v:path arrowok="t" o:extrusionok="f" o:connecttype="custom" textboxrect="0,0,168275,151765"/>
               <v:textbox inset="7pt,3pt,7pt,3pt">
                 <w:txbxContent>
                   <w:p w14:paraId="0710DA95" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="0058546D">
                     <w:pPr>
                       <w:spacing w:line="219" w:lineRule="auto"/>
                       <w:ind w:left="40" w:firstLine="40"/>
                       <w:textDirection w:val="btLr"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
-                      <w:t xml:space="preserve"> PAGE 32</w:t>
+                      <w:t xml:space="preserve"> Halaman 32</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+    <w:r w:rsidR="00232C62">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:rPr>
+      <w:t>Journal of Adaptive Education Practice</w:t>
+    </w:r>
+    <w:r w:rsidR="00232C62">
+      <w:tab/>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="39DBA267" w14:textId="77777777" w:rsidR="00593171" w:rsidRDefault="00593171"/>
   <w:p w14:paraId="39F2158C" w14:textId="1B3CD157" w:rsidR="00593171" w:rsidRDefault="00593171">
     <w:pPr>
       <w:spacing w:line="200" w:lineRule="auto"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="013635DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="756A0440"/>
     <w:lvl w:ilvl="0" w:tplc="4BCAF08A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="213354"/>
@@ -4255,89 +4235,94 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-  <w:zoom w:percent="157"/>
+  <w:zoom w:percent="98"/>
   <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00593171"/>
     <w:rsid w:val="000D7042"/>
     <w:rsid w:val="001E5AAF"/>
     <w:rsid w:val="0020114F"/>
+    <w:rsid w:val="00232C62"/>
     <w:rsid w:val="002450C3"/>
     <w:rsid w:val="0058546D"/>
     <w:rsid w:val="00590113"/>
     <w:rsid w:val="00593171"/>
+    <w:rsid w:val="006D3F39"/>
+    <w:rsid w:val="007A6C3E"/>
     <w:rsid w:val="00841C1A"/>
     <w:rsid w:val="009E1089"/>
     <w:rsid w:val="00A339A7"/>
     <w:rsid w:val="00A35CB2"/>
     <w:rsid w:val="00B147C9"/>
     <w:rsid w:val="00C5176D"/>
+    <w:rsid w:val="00DD0ECA"/>
+    <w:rsid w:val="00E6728F"/>
     <w:rsid w:val="00F46D0E"/>
     <w:rsid w:val="00FC458C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -4717,51 +4702,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002450C3"/>
+    <w:rsid w:val="00DD0ECA"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:ind w:left="720" w:hanging="720"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="en"/>
@@ -5008,51 +4993,50 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="001E5AAF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001E5AAF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C5176D"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00C5176D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="002450C3"/>
     <w:pPr>
       <w:ind w:left="720"/>
@@ -5139,50 +5123,63 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1297949613">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1357076314">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1624464476">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1651667353">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -5230,56 +5227,167 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2058233909">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="2147040261">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1623338778">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1307202985">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="387802905">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="778764675">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1112094508">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1995572666">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="2070758801">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2139/ssrn.3486348" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2139/ssrn.3486348" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.62872/a5xyk576" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.62872/a5xyk576" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.51178/jsr.v5i2.2006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.62872/a5xyk576" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.62872/a5xyk576" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.51178/jsr.v5i2.2006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -5567,64 +5675,65 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1352</Words>
-  <Characters>7713</Characters>
+  <Words>1414</Words>
+  <Characters>8065</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>64</Lines>
+  <Lines>67</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9047</CharactersWithSpaces>
+  <CharactersWithSpaces>9461</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:keywords>, docId:FF5534B754107D4CD11086AB549AB3B8</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>